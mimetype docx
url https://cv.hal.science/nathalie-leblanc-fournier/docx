--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -713,365 +713,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321955v1</w:t>
+                <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385259v1</w:t>
+                <w:t xml:space="preserve">hal-03244326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
+                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244326v1</w:t>
+                <w:t xml:space="preserve">hal-03321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular transduction of mechanical oscillations in plants by the plasma-membrane mechanosensitive channel MSL10</w:t>
               </w:r>
@@ -2041,895 +2041,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
+                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190038v1</w:t>
+                <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana R. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien S. Peraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Lakhal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00964793v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
+                <w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Malia Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Armenise</w:t>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00842840v1</w:t>
+                <w:t xml:space="preserve">hal-01019738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Azri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01019738v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation kinetics of physiological and molecular responses of plants to multiple mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,64 +3002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133, pp.S09-S08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4013,305 +4013,305 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
+                <w:t xml:space="preserve">Can Plants Grow Upright in closed and space environments? Mechanisms Underlying Plant Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4342,64 +4342,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ELGRA, Sep 2024, Liverpool, United Kingdom</w:t>
@@ -4422,713 +4422,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889570v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Physics and Biology of Plant Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yasmine Meroz; Eran Sharon, Jan 2023, Eing Gedi, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716772v1</w:t>
+                <w:t xml:space="preserve">hal-03727907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727907v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870222v1</w:t>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t>
               </w:r>
@@ -5153,51 +5170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5233,2163 +5250,2163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Legué</w:t>
+                <w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879442v1</w:t>
+                <w:t xml:space="preserve">hal-04870222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t>
+              <w:t xml:space="preserve">séminaire interne INRAe "Objectif Lune"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437633v1</w:t>
+                <w:t xml:space="preserve">hal-04879442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long distance signaling in plants: an hydraulic hypothesis</w:t>
+                <w:t xml:space="preserve">Croitre dans le vent : de la mécanoperception aux réponses de croissance de l'arbre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journee Technique EchoPaysage "Arbres et Sécurité, de la santé des citadins à la gestion des risques de rupture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Echos paysage Auvergne - Rhône - Alpes., Oct 2019, Marmilhat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870255v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long distance signaling in plants: an hydraulic hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t>
+              <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879422v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thigmomorphogénèse : Effets des sollicitations mécaniques transitoires sur la formation du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées xylogenèse - GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du bois, Jun 2019, Paris, AgroParisTech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01843735v1</w:t>
+                <w:t xml:space="preserve">hal-04879422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">La forêt et le changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, la FRANE., Jun 2018, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788093v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01843735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing in the wind: Mechanosensing in trees.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thigmoimmunity: mechanical signals prime the quantitative disease resistance of plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. 17 p</w:t>
+              <w:t xml:space="preserve">9. International Plant Biomechanics Conference. PlantBiomech 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608791v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surpressions hydrauliques dans les plantes et signaux longue distance.</w:t>
+                <w:t xml:space="preserve">Growing in the wind: Mechanosensing in trees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605230v1</w:t>
+                <w:t xml:space="preserve">hal-01608791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surpressions hydrauliques dans les plantes et signaux longue distance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Guéna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Louf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741432v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Integrative Study of wind induced flexure wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
+              <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269089v1</w:t>
+                <w:t xml:space="preserve">hal-02741432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pomies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique &amp; Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Auvergne - Clermont-Ferrand I (UdA). Clermont-Ferrand, FRA., Jul 2015, Clermont-Fd, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269492v1</w:t>
+                <w:t xml:space="preserve">hal-01269089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269338v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t>
+                <w:t xml:space="preserve">Le bois de flexion du peuplier : une étude de biomécanique intégrative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INUPRAG Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269337v1</w:t>
+                <w:t xml:space="preserve">hal-01269338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative biomechanical study in flexure wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
+              <w:t xml:space="preserve">INUPRAG Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190306v1</w:t>
+                <w:t xml:space="preserve">hal-01269337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
+              <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269033v1</w:t>
+                <w:t xml:space="preserve">hal-01190306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964723v1</w:t>
+                <w:t xml:space="preserve">hal-01269033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR 3544 " Sciences du Bois "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Montpellier, FRA., Nov 2012, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744389v1</w:t>
+                <w:t xml:space="preserve">hal-00964723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">Congrès de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752457v1</w:t>
+                <w:t xml:space="preserve">hal-02744389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensitive control of growth in plants : stresses , strains or strain rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7464,634 +7481,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.19-29</w:t>
+              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964746v1</w:t>
+                <w:t xml:space="preserve">hal-02752457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
+                <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
+              <w:t xml:space="preserve">6. Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cayenne, French Guiana. pp.19-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02814815v1</w:t>
+                <w:t xml:space="preserve">hal-00964746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des étapes précoces de la mécanoperception chez le peuplier : approches biomécanique et moléculaire</w:t>
+                <w:t xml:space="preserve">Physiological and molecular characterisation of stem bending-induced diameter growth response in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. pp.34</w:t>
+              <w:t xml:space="preserve">16. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Tempere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964697v1</w:t>
+                <w:t xml:space="preserve">hal-02814815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation physiologique et moléculairede la réponse de croissance radiale à une flexion contrôlée de la tige chez le peuplier</w:t>
+                <w:t xml:space="preserve">Etude des étapes précoces de la mécanoperception chez le peuplier : approches biomécanique et moléculaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Journées du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Nancy, France. 1 p</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe d'Etude de l'Arbre (GEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montpellier, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964632v1</w:t>
+                <w:t xml:space="preserve">hal-00964697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caractérisation physiologique et moléculairede la réponse de croissance radiale à une flexion contrôlée de la tige chez le peuplier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10. Journées du Groupe de Biologie Moléculaire des Ligneux (BML10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Nancy, France. 1 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8101,91 +8226,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8204,73 +8329,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8279,163 +8404,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8454,198 +8579,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/COB Workshop Plant Tropisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the primary eATP receptor P2K1 mediate responses to the physical strength of medium in Arabidopsis roots through calcium signalling ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassanti Audemar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France. , 2022, 10th International Plant Biomechanics Conference- Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem Bending generates electrical response in poplar.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8687,478 +8812,482 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Clermont-Ferrand, France. , 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893948v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322778v1</w:t>
+                <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -9195,869 +9324,865 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01603934v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01607324v1</w:t>
+                <w:t xml:space="preserve">hal-01603934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01730004v1</w:t>
+                <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Genomics and Forest Tree Genetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Arcachon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IUFRO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269528v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269107v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10066,136 +10191,136 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioception as a key contro of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10204,1273 +10329,1273 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. PSB2015, 134 p., 2015, International Symposium on Plant Signaling and Behavior 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long distance signaling of mechanical stress in trees: evidence of hydraulic pulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, 134 p., 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of cambial growth and wood properties to winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Bonnesoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiéry Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Wood Structure in Plant Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Naples, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Beaujard</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191377v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191376v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ploquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elison B. Blancaflor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Gravitropism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2368, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer US</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.117-131, 2021, Methods in Molecular Biology, 978-1-0716-1677-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1677-2_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Fagerstedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barry Gardiner, John Barnett, Pekka Saranpää, Joseph Gril. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-138, 2014, 978-3-642-10813-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular mechanisms of reaction wood induction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The biology of reaction wood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 274 p, 2014, Springer series in wood science, 978-3-642-10813-6 978-3-642-10814-3 (eBook) ISSN / 1431-8563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Mechanobiology of Growth and Architectural Development in Changing Mechanical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Przemyslaw Wojtaszek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Integration of Plant Cells and Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.269-302, 2011, Signaling and Communication in Plants, 978-3-642-19090-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-19091-9_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des arbres qui tiennent debout longtemps dans un environnement de plus en plus fluctuant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11489,65 +11614,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'environnement : un pôle de compétences en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alliance Universitaire d'Auvergne, 2009, ISSN 035-1008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId266"/>
+      <w:footerReference w:type="default" r:id="rId267"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11615,51 +11740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FC0D081"/>
+    <w:nsid w:val="AAEFB2D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>