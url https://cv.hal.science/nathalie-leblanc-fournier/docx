--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -713,365 +713,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385259v1</w:t>
+                <w:t xml:space="preserve">hal-03321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
+                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244326v1</w:t>
+                <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem bending generates electrical response in poplar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Leblanc‐fournier</w:t>
+                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐louis Julien</w:t>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 173 (3), pp.954-960. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.13494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321955v1</w:t>
+                <w:t xml:space="preserve">hal-03244326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular transduction of mechanical oscillations in plants by the plasma-membrane mechanosensitive channel MSL10</w:t>
               </w:r>
@@ -2175,412 +2175,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149373v1</w:t>
+                <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana R. Lopez</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017636v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+                <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana R. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien S. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Huguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Francois F. Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190038v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t>
               </w:r>
@@ -2605,51 +2605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Louisanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Azri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2725,51 +2725,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation kinetics of physiological and molecular responses of plants to multiple mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3002,64 +3002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133, pp.S09-S08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,51 +3378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-superoxide dismutase and monodehydroascorbate reductase transcripts accumulate in response to internode rubbing in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
@@ -4172,152 +4172,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877310v1</w:t>
+                <w:t xml:space="preserve">hal-04877548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant posture in space: proprioception as a new player in gravitational biology</w:t>
               </w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4422,182 +4422,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin filaments reorganization during auto-straightening in Arabidopsis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postural control in Arabidopsis: Proprioception and Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO/COB Workshop hybrid meeting, Plant tropisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Okazaki, Japan</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877548v1</w:t>
+                <w:t xml:space="preserve">hal-04877310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4691,77 +4691,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,605 +4780,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aroune Duclos</w:t>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716772v1</w:t>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+                <w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866840v1</w:t>
+                <w:t xml:space="preserve">hal-04870222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense through microtubules reorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24èmes Journées de l’Ecole Doctorale SVSAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale SVSAE, Université Clermont-Auvergne, May 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">The 31st International Conference on Arabidopsis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870222v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la thigmomorphogenèse et du contrôle postural au laboratoire PIAF - Présentation des thématiques de recherche de l’équipe MECA du PIAF</w:t>
               </w:r>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6987,103 +6987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
@@ -7138,64 +7138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7250,90 +7250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
@@ -7500,51 +7500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7621,64 +7621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiologique et moléculairede la réponse de croissance radiale à une flexion contrôlée de la tige chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,51 +8083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
@@ -8234,277 +8234,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8842,290 +8842,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Génard</w:t>
+                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
+                <w:t xml:space="preserve">Benjamin Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
+              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montreal, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PBM2018</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322778v1</w:t>
+                <w:t xml:space="preserve">hal-01893948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The multiple mechanosensitive responses of wood formation to bending: Anatomical and wood properties consequences</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Niez</w:t>
+                <w:t xml:space="preserve">Epigenetic for plant improvement : Current knowledge and modeling avenues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gallusci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauffreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Plant Biomechanics Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 152 p., 2018, 9th International Plant Biomechanics Conference</w:t>
+              <w:t xml:space="preserve">3rd annual International Congress of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Dalian, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893948v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
               </w:r>
@@ -9243,51 +9243,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -9353,75 +9353,75 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -9487,51 +9487,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
               </w:r>
@@ -9785,51 +9785,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9900,411 +9900,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Tocquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269107v1</w:t>
+                <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a Wall Associated Kinase after gravistrimulation in poplar stems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
+                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. , Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269528v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269521v1</w:t>
+                <w:t xml:space="preserve">hal-01269107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioception as a key contro of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
               </w:r>
@@ -10674,77 +10674,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AAEFB2D5"/>
+    <w:nsid w:val="6E86D40E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11971,51 +11971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>