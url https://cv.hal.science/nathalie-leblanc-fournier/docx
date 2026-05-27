--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -830,248 +830,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
+                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Hartmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+                <w:t xml:space="preserve">Adelin Barbacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03385259v1</w:t>
+                <w:t xml:space="preserve">hal-03244326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanostimulation: a promising alternative for sustainable agriculture practices</w:t>
+                <w:t xml:space="preserve">Between stress and response: Function and localization of mechanosensitive Ca 2+ channels in herbaceous and perennial plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ritesh Ghosh</w:t>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelin Barbacci</w:t>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (8), pp.2877-2888. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (20), 27 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erab036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms222011043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03244326v1</w:t>
+                <w:t xml:space="preserve">hal-03385259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular transduction of mechanical oscillations in plants by the plasma-membrane mechanosensitive channel MSL10</w:t>
               </w:r>
@@ -2041,895 +2041,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
+                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964793v1</w:t>
+                <w:t xml:space="preserve">hal-01190038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zinc finger protein PtaZFP2 negatively controls stem growth and gene expression responsiveness to external mechanical loads in poplar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 203 (1), pp.168-181. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.401-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190038v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To respond or not to respond, the recurring question in plant mechanosensitivity</w:t>
+                <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Martin</w:t>
+                <w:t xml:space="preserve">Rosana R. Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien S. Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Beaujard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01149373v1</w:t>
+                <w:t xml:space="preserve">hal-01017636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree shoot bending generates hydraulic pressure pulses: a new long-distance signal?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosana R. Lopez</w:t>
+                <w:t xml:space="preserve">Growth and molecular responses to long-distance stimuli in poplars: bending vs flame wounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Beaujard</w:t>
+                <w:t xml:space="preserve">Wassim Lakhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 65 (8), pp.1997-2008. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.225-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/eru045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017636v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t>
+                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malia Chevolot</w:t>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+                <w:t xml:space="preserve">Claudia Armenise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassim Azri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t>
+              <w:t xml:space="preserve">DNA Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (2), pp.77-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01019738v1</w:t>
+                <w:t xml:space="preserve">hal-00842840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic study of plant Q-type C2H2 zinc finger proteins and expression analysis of poplar genes in response to osmotic, cold and mechanical stresses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of primers for candidate genes for mechano-sensing in five Neotropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Louisanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lenne</w:t>
+                <w:t xml:space="preserve">Wassim Azri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Armenise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
+                <w:t xml:space="preserve">Patricia P. Roeckel-Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (3), pp.655-661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-010-0363-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/dnares/dsr001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00842840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01019738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation kinetics of physiological and molecular responses of plants to multiple mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3002,64 +3002,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 133, pp.S09-S08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3378,51 +3378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron-superoxide dismutase and monodehydroascorbate reductase transcripts accumulate in response to internode rubbing in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ichrak Ben Rejeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4105,51 +4105,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 MELiSSA CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, GRANADA, Spain</w:t>
@@ -4204,51 +4204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Caulus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4480,51 +4480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gordon Research Conference, Jun 2024, Holderness, United States</w:t>
@@ -4553,51 +4553,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growing Straight : Evidences of active proprioceptive control in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4672,480 +4672,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Khafif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroune Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727907v1</w:t>
+                <w:t xml:space="preserve">hal-04716772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ploquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03678021v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel kinematic method for quantifying gravitropic and proprioceptive sensitivities illustrated on Arabidopsis wild type and IX myosin mutants</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le concept de proprioception chez les végétaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Plant Biomechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journal Club mensuel du CNES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Luc MOREL, Mar 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790602v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogen-derived mechanical cues regulate the spatio-temporal implementation of plant defense</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical stresses and long-distance signaling in Poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Tinturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fournier-Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Julien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International plant biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716772v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem Bending generates electrical response in poplar</w:t>
               </w:r>
@@ -5278,51 +5278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosana López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanobiology and physics of life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroune Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6193,51 +6193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR PhyP - Biophysique et biomécanique des plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR PhyP., Jun 2017, Marseille, France</w:t>
@@ -6305,64 +6305,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO / FESBP 2016 Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). INT., Jun 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6400,51 +6400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategy for infering gene regulatory network from kinetic expression with unfavorable data-to-variables ratio.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6685,51 +6685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR 3544 « Sciences du Bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2015, Aubière, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INUPRAG Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nancy, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6875,51 +6875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees feel mechanical strain: from genes expression to cambium activity modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6987,103 +6987,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trees acclimation to strains induced by wind: from genes expression to stem structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Plant Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Helsinski, Finland. 1 p</w:t>
@@ -7138,64 +7138,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7250,90 +7250,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accommodation responses of poplar to successive mechanical loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la SFBV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Dec 2011, Clermont-Fd, France. 2 p</w:t>
@@ -7356,260 +7356,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive control of growth in plants : stresses , strains or strain rates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Coutand</w:t>
+                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New trends in growth and form</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR de Mécanique et Physique des Systèmes Multi-échelles (GDR Pephy). Paris., Jun 2010, Agay, France</w:t>
+              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964844v1</w:t>
+                <w:t xml:space="preserve">hal-02752457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the mechanosensitive gene PtaZFP2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Mechanosensitive control of growth in plants : stresses , strains or strain rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno B. Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis J.-L. Julien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congress of the Federation of European Societies of Plant Biology (FESPB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Federation of European Societies of Plant Biology (FESPB). Valence, INT., Jul 2010, Valence, Spain. 1 p</w:t>
+              <w:t xml:space="preserve">New trends in growth and form</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR de Mécanique et Physique des Systèmes Multi-échelles (GDR Pephy). Paris., Jun 2010, Agay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752457v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanosensing quantitatively controls diameter growth and level of expression of PtaZFP2 mechanosensitive gene in poplar</w:t>
               </w:r>
@@ -7621,64 +7621,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7867,51 +7867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine C. Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,51 +7975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiologique et moléculairede la réponse de croissance radiale à une flexion contrôlée de la tige chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Fournier-Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8083,51 +8083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'expression d'un facteur de transcription à 2 doigts de zinc (PtaZFP2) en réponse à une flexion chez le peuplier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8135,51 +8135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées du groupe de Biologie Moléculaire de Ligneux (BML9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Orléans, France. 1 p</w:t>
@@ -8234,277 +8234,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khan Kinza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Decourteix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04876932v1</w:t>
+                <w:t xml:space="preserve">hal-04877476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Actin dynamics contribute to stem straightening responses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do Arabidopsis inflorescences twist in Space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology: Plant Communication: Understanding Signal Creation, Transmission, and Perception in Plant Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Holderness, United States</w:t>
+              <w:t xml:space="preserve">28th-European Low gravity research Association-Biennial Symposium &amp; general Assembly, ELGRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04877476v1</w:t>
+                <w:t xml:space="preserve">hal-04876932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actin filaments reorganization in response to auto-straightening</w:t>
               </w:r>
@@ -8516,51 +8516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khan Kinza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8654,51 +8654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Kelner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9105,189 +9105,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
+                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GDR 3544</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2 p., 2017</w:t>
+                <w:t xml:space="preserve">GEA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730004v1</w:t>
+                <w:t xml:space="preserve">hal-01605180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
+                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Roignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
@@ -9353,247 +9349,247 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605180v1</w:t>
+                <w:t xml:space="preserve">hal-01605184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash Talk : Acclimatation au vent du peuplier par la mise en place d’un bois particulier : le bois de flexion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605184v1</w:t>
+                <w:t xml:space="preserve">hal-01603934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus d’acclimatation de la croissance secondaire de tiges de peupliers face à des sollicitations mécaniques répétées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Decourteix</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Legué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
             </w:r>
@@ -9608,254 +9604,258 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603934v1</w:t>
+                <w:t xml:space="preserve">hal-01607324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le contrôle postural des organes aériens : processus complexe impliquant la perception de l’inclinaison et de la courbure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transient tensile and compressive strains differentially modulate wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Roignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Bastien</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Brunel-Michac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du GEA "Biomécanique de l'Arbre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Clermont-Fd, France. </w:t>
+              <w:t xml:space="preserve">6ème journées du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 26 p., 2017, Recueil des résumés</w:t>
+                <w:t xml:space="preserve">GDR 3544</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607324v1</w:t>
+                <w:t xml:space="preserve">hal-01730004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acclimation of Populus to wind: kinetic of the transcriptomic response to single or repeated stem bending</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Franchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10025,286 +10025,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269521v1</w:t>
+                <w:t xml:space="preserve">hal-01269107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprioception as a key control of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Secondary growth regulation by strains induced by wind: from stem structure to gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Franchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coutand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Symposium on Plant, Signaling &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. Univ. Paris Diderot Publischers, pp.134, 2015, 3. International Symposium on Plant Signaling &amp; Behavior</w:t>
+              <w:t xml:space="preserve">8th Plant Biomechanics International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Nagoya, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagoya University</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Plant Biomechanics Conference, 253 p., 2015, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269107v1</w:t>
+                <w:t xml:space="preserve">hal-01269521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprioception as a key contro of gravitropic mouvements and plant posture in the aerial organs of plants</w:t>
               </w:r>
@@ -10450,51 +10450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Louf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10655,277 +10655,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peraudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Beaujard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191376v1</w:t>
+                <w:t xml:space="preserve">hal-01191377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new good candidate for a long distance signaling of mechanical strain events: the hydraulic pulses</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accommodation of physiological and molecular responses to successive mechanical bendings in poplar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Leblanc-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francois Beaujard</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coutand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gourcilleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Plant Biomechanics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. , Proceedings of the Plant Biomechanics Conference, 1 p., 2012, Plant Biomechanics International Conference</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Clermont-Ferrand, France. INRA - UMR PIAF, 1 p., 2012, 7th Plant Biomechanics International Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191377v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10943,51 +10943,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for a Quantitative Comparison of and Posture Control Over a Wide Range of Herbaceous and Woody Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Chauvet-Thiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11262,51 +11262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin K. Tocquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David D. Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie M. Decourteix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11374,64 +11374,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Mechanobiology of Growth and Architectural Development in Changing Mechanical Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle C. Der Loughian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11740,51 +11740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E86D40E"/>
+    <w:nsid w:val="28BE8E0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11971,51 +11971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc-fournier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6079-1583" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156979195" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04874631v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Tinturier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut van Rooij" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc-Fournier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02569-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Roignant" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Badel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ruelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-024-02541-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957987v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie L&#233;ger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khafif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Carrere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-022-01495-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Limin Wang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youzheng Ning" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Sun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Wilkins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Matthus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17987" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321955v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc&#8208;fournier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Julien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03244326v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritesh Ghosh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelin Barbacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab036" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385259v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Hartmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Julien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms222011043" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03279422v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tran" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Guichard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1919402118" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stacey" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Legu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhura Bhat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amirah Mohammad-Sidik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bastien" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chauvet-Thiry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz278" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726080v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528849v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomies" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Decourteix" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franchel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-017-3670-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559716v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gallusci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel G&#233;nard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffretau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tplants.2017.04.009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190038v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie M. Decourteix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Huguet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12781" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lenne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00401" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017636v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana R. Lopez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien S. Peraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Fournier-Leblanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Beaujard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eru045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964793v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Lakhal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12089" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gourcilleau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Armenise" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Moulia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsr001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Chevolot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Louisanna" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Azri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-010-0363-1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2PNP2VC-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic L. Martin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coutand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erq069" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.109.138164" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964638v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fournier-Leblanc Leblanc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Crouzet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Brunel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Lenne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2008.01785.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189291v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ichrak Ben Rejeb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Ammar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2004.06.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1RNSX52G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189670v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Herbette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lenne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Drevet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150140v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. David" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carnero-Diaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monestiez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grosclaude" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M102783200" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685296v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Grosclaude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pradier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barbier-Brygoo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.40.28314" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665057v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Roux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perrot-Rechenmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1005757815212" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571652v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877548v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khan Kinza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846873v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Caulus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877310v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889570v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ploquin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716772v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroune Duclos" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790602v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727907v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437633v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04870255v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Guena" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Louf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879422v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843735v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788093v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Garcia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Jim&#233;nez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608791v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605230v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Gu&#233;na" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269089v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Tocquard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269338v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269337v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269033v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964723v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744389v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752457v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle C. Der Loughian" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964746v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814815v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964697v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964632v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189594v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877148v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04889455v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassanti Audemar" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kelner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03282582v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893948v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Niez" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.plantbiomech2018.com/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03322778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauffreteau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605180v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389960.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605184v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389965.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603934v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389959.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607324v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/389972.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730004v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inra.fr/gdr-sciences-du-bois/Manifestations/Les-manifestations-du-GDR-bois/2017/Journees-scientifiques-GDR2017" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739238v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Franchel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://colloque.inra.fr/iufro2016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269528v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269107v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douady" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269521v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agr.nagoya-u.ac.jp/~butsuri/pbm8/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269277v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269106v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190310v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Bonnesoeur" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi&#233;ry Constant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191377v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Lopez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peraudeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Beaujard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191376v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03400916v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/protocol/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1677-2_9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135267v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Fagerstedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin K. Tocquard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783642108136" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964671v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D. Lopez" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/254546.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01025576v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-polytechnique.archives-ouvertes.fr/hal-01025576" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19091-9_11" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>