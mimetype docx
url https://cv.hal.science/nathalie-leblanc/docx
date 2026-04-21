--- v0 (2026-03-16)
+++ v1 (2026-04-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie LEBLANC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe unité de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9123-5160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :Habilitation à diriger des recherches en sciences (HDR). Discipline : chimie ; section CNU : chimie des matériaux (33)Doctorat de l’Université de Rouen	. Discipline : chimie ; spécialité : polymères fonctionnels, élaboration et propriétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt : développer des savoirs relatifs aux caractéristiques intrinsèques de la matière végétale et de leurs conséquences sur les performances des matériaux agrosourcés afin de valoriser notamment les co-produits de cultures générés lors de transformations agro-industrielles.•	Détection et détermination des caractéristiques intrinsèques de matières végétales (composition biochimique, morphologie, porosité…)•	Formulation et mise en forme de matériaux agro-sourcés aux performances spécifiques, élaborés par thermocompression ou par extrusion selon le secteur d’application visé (bâtiment, transport, packaging).•	Focus sur les relations structures /fonctionnalités des matériaux agro-sourcés (performances thermiques, acoustiques, mécaniques, comportement hygroscopique, tenue au feu…).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the functionalities of cellulose acetate and microcrystalline cellulose on water absorption, crystallization, and thermal degradation kinetics of a ternary polybutylene succinate-based hybrid composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.119572. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Hydrophobization of Thermoplastic Starch Using Fatty Acid Starch Ester as Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (19), pp.6739. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27196739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the properties of flax shives based particleboards prepared using binders of bio-based lignin and partially bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.102915. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Composition of Hemp Shiv Determined by Physical and Chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of plant particles with potential to produce biobased building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113901. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of particleboards based on annual plant byproducts bound with bio-adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.102847. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of retting on hemp shiv physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113911. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and Mechanical Performances of Technical Flax Fibers and Biobased Composite Material: Effects of Flax Transformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.821 - 838. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of particleboards made of agricultural by-products with a classical binder or self-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.149--157. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Article. Role of ascorbic acid and iron in mechanical and oxygen absorption properties of starch and polycaprolactone multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de coproduits agricoles dans des panneaux composites biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.313-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Fatyeyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch and poly(ε-caprolactone) blends: morphology and mechanical properties as a function of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-013-0229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Materials from Agro-Based By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetha Gopalakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (1), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201050415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Proteins on the Mechanical Properties of Agro-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201051080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat flour thermoplastic matrix reinforced by waste cotton fibre: Agro-green-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide Asymmetric Membranes: Elaboration, Morphology, and Gas Permeation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (7), pp.1838-1848. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solvent and non-solvent on polyimide asymmetric membranes formation in relation to gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22-23, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by a physical and chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAGH 2020 : Sustainability and Biobased Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical analysis of 3D printed cellulosic biocomposites for electrical insulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMSM, Dec 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp shiv extraction by process parameters simulation -An application in building engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of sunflower bark in agropellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaporama technique des ressources végétales françaises à potentiel pour les matériaux destinés à l’éco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vincelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR-Week MIC 2021Mise en œuvre de composites biosourcés et propriétés induites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical overview of French plant resources with potential for materials intended for eco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry Webinar | Advances in Biobased Polymeric Materials in Building and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of agricultural by-products available in the World for a potential use in building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA project : Industrial demonstrator to valorize agro-residues in eco-construction and bio-renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference Sustainability and Biobased Materials: on the road of bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by physical and chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference - Sustainability and Bio based Materials on the road of Bioeconomy (Euromagh2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving circular economy: from crops by-products to biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference of applied research on textile (CIRAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir (Tunisie), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURABILITY AND ENVIRONMENTAL BEHAVIOUR OF AGROMATERIALS FROM WASTEPAPER SLUDGE ASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL BY-PRODUCTS : VARIABILITY IMPACT OF CHARACTERIZATION PROTOCOLS ON BIOSOURCED MATERIAL PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrébine Conference of BioComposites Hammamet, Tunisia, 1-3rd Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF SOLUBLE COMPONENTS FROM BIO-AGGREGATES ON THE SETTING OF THE LIME-BASED BINDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de matériaux à base de particules végétales thermopressées et liants biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles agroressources pour panneaux de particules 100% biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des chènevotte de chanvre par simulation des paramètres de formulation - Une application dans le domaine de l'ingénierie du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Normandie Végétal FED 4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of converting biochar into bio-based materials with controlled properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe des Doctorants 2022 UniLasalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable extruded materials based-on starch for active food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021: Influence des paramètres de procédés de transformation subis par la matière végétale : focus sur les fonctionnalités apportées par la température, le pH et l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of hemp in bio-sourced construction materials for sustainable buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES JEUNES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité biochimique et morphologique du végétal au service des matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne La vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of particleboards prepared using bio-based and biodegradable binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Conference on Bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur les propriétés physico-chimiques des fibres de lin technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés Tarbes –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hemp shives : study through ibis and chanvrisol projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Retting and Process Parameters on the Physical and Mechanical Properties of Flax Fiber Biobased Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020: Sustainability and Biobased Materials on the Road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.127-136, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité de terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light earth performances for thermal insulation: application to earth-hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particleboards based on agricultural byproducts: physicochemical properties with different binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% biobased particleboards based on new agricultural wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference onBio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2015, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Amont agricole et 1ère transformation du lin et du chanvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie LEBLANC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe unité de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9123-5160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :Habilitation à diriger des recherches en sciences (HDR). Discipline : chimie ; section CNU : chimie des matériaux (33)Doctorat de l’Université de Rouen	. Discipline : chimie ; spécialité : polymères fonctionnels, élaboration et propriétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt : développer des savoirs relatifs aux caractéristiques intrinsèques de la matière végétale et de leurs conséquences sur les performances des matériaux agrosourcés afin de valoriser notamment les co-produits de cultures générés lors de transformations agro-industrielles.•	Détection et détermination des caractéristiques intrinsèques de matières végétales (composition biochimique, morphologie, porosité…)•	Formulation et mise en forme de matériaux agro-sourcés aux performances spécifiques, élaborés par thermocompression ou par extrusion selon le secteur d’application visé (bâtiment, transport, packaging).•	Focus sur les relations structures /fonctionnalités des matériaux agro-sourcés (performances thermiques, acoustiques, mécaniques, comportement hygroscopique, tenue au feu…).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the functionalities of cellulose acetate and microcrystalline cellulose on water absorption, crystallization, and thermal degradation kinetics of a ternary polybutylene succinate-based hybrid composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.119572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Hydrophobization of Thermoplastic Starch Using Fatty Acid Starch Ester as Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (19), pp.6739. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27196739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the properties of flax shives based particleboards prepared using binders of bio-based lignin and partially bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.102915. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Composition of Hemp Shiv Determined by Physical and Chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of plant particles with potential to produce biobased building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113901. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of particleboards based on annual plant byproducts bound with bio-adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.102847. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of retting on hemp shiv physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113911. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and Mechanical Performances of Technical Flax Fibers and Biobased Composite Material: Effects of Flax Transformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.821 - 838. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of particleboards made of agricultural by-products with a classical binder or self-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.149--157. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Article. Role of ascorbic acid and iron in mechanical and oxygen absorption properties of starch and polycaprolactone multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de coproduits agricoles dans des panneaux composites biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.313-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Fatyeyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch and poly(ε-caprolactone) blends: morphology and mechanical properties as a function of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-013-0229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Materials from Agro-Based By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetha Gopalakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (1), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201050415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Proteins on the Mechanical Properties of Agro-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201051080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat flour thermoplastic matrix reinforced by waste cotton fibre: Agro-green-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide Asymmetric Membranes: Elaboration, Morphology, and Gas Permeation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (7), pp.1838-1848. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solvent and non-solvent on polyimide asymmetric membranes formation in relation to gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22-23, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by a physical and chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAGH 2020 : Sustainability and Biobased Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical analysis of 3D printed cellulosic biocomposites for electrical insulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMSM, Dec 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of sunflower bark in agropellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp shiv extraction by process parameters simulation -An application in building engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaporama technique des ressources végétales françaises à potentiel pour les matériaux destinés à l’éco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vincelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR-Week MIC 2021Mise en œuvre de composites biosourcés et propriétés induites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical overview of French plant resources with potential for materials intended for eco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry Webinar | Advances in Biobased Polymeric Materials in Building and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of agricultural by-products available in the World for a potential use in building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA project : Industrial demonstrator to valorize agro-residues in eco-construction and bio-renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference Sustainability and Biobased Materials: on the road of bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by physical and chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference - Sustainability and Bio based Materials on the road of Bioeconomy (Euromagh2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving circular economy: from crops by-products to biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference of applied research on textile (CIRAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir (Tunisie), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURABILITY AND ENVIRONMENTAL BEHAVIOUR OF AGROMATERIALS FROM WASTEPAPER SLUDGE ASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL BY-PRODUCTS : VARIABILITY IMPACT OF CHARACTERIZATION PROTOCOLS ON BIOSOURCED MATERIAL PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrébine Conference of BioComposites Hammamet, Tunisia, 1-3rd Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF SOLUBLE COMPONENTS FROM BIO-AGGREGATES ON THE SETTING OF THE LIME-BASED BINDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de matériaux à base de particules végétales thermopressées et liants biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles agroressources pour panneaux de particules 100% biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des chènevotte de chanvre par simulation des paramètres de formulation - Une application dans le domaine de l'ingénierie du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Normandie Végétal FED 4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of converting biochar into bio-based materials with controlled properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe des Doctorants 2022 UniLasalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021: Influence des paramètres de procédés de transformation subis par la matière végétale : focus sur les fonctionnalités apportées par la température, le pH et l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable extruded materials based-on starch for active food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of hemp in bio-sourced construction materials for sustainable buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES JEUNES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité biochimique et morphologique du végétal au service des matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne La vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of particleboards prepared using bio-based and biodegradable binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Conference on Bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur les propriétés physico-chimiques des fibres de lin technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés Tarbes –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hemp shives : study through ibis and chanvrisol projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Retting and Process Parameters on the Physical and Mechanical Properties of Flax Fiber Biobased Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020: Sustainability and Biobased Materials on the Road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.127-136, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité de terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light earth performances for thermal insulation: application to earth-hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particleboards based on agricultural byproducts: physicochemical properties with different binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% biobased particleboards based on new agricultural wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference onBio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2015, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Amont agricole et 1ère transformation du lin et du chanvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E0EF7DC1"/>
+    <w:nsid w:val="2175B108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840799v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119572" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jayaprakash Hegde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216334" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383272v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113901" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102847" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113911" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Mahieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.313-329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12282" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2NK9HFN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00129-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ACF061309C4DE9A7B76D07CDB85ECF48C6D3DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580760v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578735v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Reix" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vincelas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abouzeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578921v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578904v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580741v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583821v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582955v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_15" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582558v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.28" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582673v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582545v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.7" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.26" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.92" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2015.110" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583972v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jayaprakash Hegde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216334" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102847" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113911" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Mahieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.313-329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12282" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2NK9HFN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00129-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ACF061309C4DE9A7B76D07CDB85ECF48C6D3DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578735v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Reix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vincelas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abouzeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578921v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583821v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582955v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_15" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582558v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.28" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582673v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.26" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.92" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2015.110" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583972v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>