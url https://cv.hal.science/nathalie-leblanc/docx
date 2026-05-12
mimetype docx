--- v1 (2026-04-21)
+++ v2 (2026-05-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie LEBLANC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe unité de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9123-5160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :Habilitation à diriger des recherches en sciences (HDR). Discipline : chimie ; section CNU : chimie des matériaux (33)Doctorat de l’Université de Rouen	. Discipline : chimie ; spécialité : polymères fonctionnels, élaboration et propriétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt : développer des savoirs relatifs aux caractéristiques intrinsèques de la matière végétale et de leurs conséquences sur les performances des matériaux agrosourcés afin de valoriser notamment les co-produits de cultures générés lors de transformations agro-industrielles.•	Détection et détermination des caractéristiques intrinsèques de matières végétales (composition biochimique, morphologie, porosité…)•	Formulation et mise en forme de matériaux agro-sourcés aux performances spécifiques, élaborés par thermocompression ou par extrusion selon le secteur d’application visé (bâtiment, transport, packaging).•	Focus sur les relations structures /fonctionnalités des matériaux agro-sourcés (performances thermiques, acoustiques, mécaniques, comportement hygroscopique, tenue au feu…).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the functionalities of cellulose acetate and microcrystalline cellulose on water absorption, crystallization, and thermal degradation kinetics of a ternary polybutylene succinate-based hybrid composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.119572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Hydrophobization of Thermoplastic Starch Using Fatty Acid Starch Ester as Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (19), pp.6739. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27196739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the properties of flax shives based particleboards prepared using binders of bio-based lignin and partially bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.102915. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Composition of Hemp Shiv Determined by Physical and Chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of plant particles with potential to produce biobased building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113901. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of particleboards based on annual plant byproducts bound with bio-adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.102847. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of retting on hemp shiv physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113911. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and Mechanical Performances of Technical Flax Fibers and Biobased Composite Material: Effects of Flax Transformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.821 - 838. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of particleboards made of agricultural by-products with a classical binder or self-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.149--157. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Article. Role of ascorbic acid and iron in mechanical and oxygen absorption properties of starch and polycaprolactone multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de coproduits agricoles dans des panneaux composites biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.313-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Fatyeyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch and poly(ε-caprolactone) blends: morphology and mechanical properties as a function of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-013-0229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Materials from Agro-Based By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetha Gopalakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (1), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201050415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Proteins on the Mechanical Properties of Agro-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201051080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat flour thermoplastic matrix reinforced by waste cotton fibre: Agro-green-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide Asymmetric Membranes: Elaboration, Morphology, and Gas Permeation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (7), pp.1838-1848. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solvent and non-solvent on polyimide asymmetric membranes formation in relation to gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22-23, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by a physical and chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAGH 2020 : Sustainability and Biobased Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical analysis of 3D printed cellulosic biocomposites for electrical insulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMSM, Dec 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of sunflower bark in agropellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp shiv extraction by process parameters simulation -An application in building engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaporama technique des ressources végétales françaises à potentiel pour les matériaux destinés à l’éco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vincelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR-Week MIC 2021Mise en œuvre de composites biosourcés et propriétés induites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical overview of French plant resources with potential for materials intended for eco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry Webinar | Advances in Biobased Polymeric Materials in Building and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of agricultural by-products available in the World for a potential use in building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA project : Industrial demonstrator to valorize agro-residues in eco-construction and bio-renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference Sustainability and Biobased Materials: on the road of bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by physical and chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference - Sustainability and Bio based Materials on the road of Bioeconomy (Euromagh2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving circular economy: from crops by-products to biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference of applied research on textile (CIRAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir (Tunisie), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURABILITY AND ENVIRONMENTAL BEHAVIOUR OF AGROMATERIALS FROM WASTEPAPER SLUDGE ASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL BY-PRODUCTS : VARIABILITY IMPACT OF CHARACTERIZATION PROTOCOLS ON BIOSOURCED MATERIAL PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrébine Conference of BioComposites Hammamet, Tunisia, 1-3rd Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF SOLUBLE COMPONENTS FROM BIO-AGGREGATES ON THE SETTING OF THE LIME-BASED BINDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de matériaux à base de particules végétales thermopressées et liants biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles agroressources pour panneaux de particules 100% biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des chènevotte de chanvre par simulation des paramètres de formulation - Une application dans le domaine de l'ingénierie du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Normandie Végétal FED 4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of converting biochar into bio-based materials with controlled properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe des Doctorants 2022 UniLasalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021: Influence des paramètres de procédés de transformation subis par la matière végétale : focus sur les fonctionnalités apportées par la température, le pH et l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable extruded materials based-on starch for active food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of hemp in bio-sourced construction materials for sustainable buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES JEUNES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité biochimique et morphologique du végétal au service des matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne La vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of particleboards prepared using bio-based and biodegradable binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Conference on Bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur les propriétés physico-chimiques des fibres de lin technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés Tarbes –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hemp shives : study through ibis and chanvrisol projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Retting and Process Parameters on the Physical and Mechanical Properties of Flax Fiber Biobased Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020: Sustainability and Biobased Materials on the Road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.127-136, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité de terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light earth performances for thermal insulation: application to earth-hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particleboards based on agricultural byproducts: physicochemical properties with different binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% biobased particleboards based on new agricultural wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference onBio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2015, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Amont agricole et 1ère transformation du lin et du chanvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId339"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:131.9587628866px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie LEBLANC </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice adjointe unité de recherche Transformations & Agro-ressources (ULR7519)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9123-5160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5O6UvRcAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplômes :Habilitation à diriger des recherches en sciences (HDR). Discipline : chimie ; section CNU : chimie des matériaux (33)Doctorat de l’Université de Rouen	. Discipline : chimie ; spécialité : polymères fonctionnels, élaboration et propriétés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centres d’intérêt : développer des savoirs relatifs aux caractéristiques intrinsèques de la matière végétale et de leurs conséquences sur les performances des matériaux agrosourcés afin de valoriser notamment les co-produits de cultures générés lors de transformations agro-industrielles.•	Détection et détermination des caractéristiques intrinsèques de matières végétales (composition biochimique, morphologie, porosité…)•	Formulation et mise en forme de matériaux agro-sourcés aux performances spécifiques, élaborés par thermocompression ou par extrusion selon le secteur d’application visé (bâtiment, transport, packaging).•	Focus sur les relations structures /fonctionnalités des matériaux agro-sourcés (performances thermiques, acoustiques, mécaniques, comportement hygroscopique, tenue au feu…).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal treatment of contaminated sorghum: Hydrochar properties and characterization/phytotoxicity evaluation of the liquid phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayet Djelal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Wray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2025.117710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-Based Unfired Bricks Reinforced with Waste Flax Fibers: Implementation, Physical Aspects and Kinetics of Air Drying—Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15020909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal processes of contaminated biomass: fate of heavy metals and liquid effluent valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Mehrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Fryda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Kane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion and Biorefinery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13399-024-06023-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization and Recycling of Sand in Pedestrian Walkways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Andrea Higuera Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.205. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings14010205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Thermomechanical and Dielectric Properties of PLA-CA 3D-Printed Biobased Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.197. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery and Restructuring of Fine and Coarse Soil Fractions as Earthen Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Lamrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (20), pp.8952. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16208952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Hemp Shiv Particles for Building Applications: Alkaline Extraction for Concrete and Hot Water Treatment for Binderless Particle Board</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (19), pp.8815. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14198815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04750072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the functionalities of cellulose acetate and microcrystalline cellulose on water absorption, crystallization, and thermal degradation kinetics of a ternary polybutylene succinate-based hybrid composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 222, pp.119572. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.119572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wood ash-based binders for lightweight building materials: Evaluating the influence of hydraulic lime and cement on the setting and mechanical properties of wood ash pastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Chenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Potel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rineng.2024.102738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and viscoelastic properties of 3D-printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 212, pp.118354. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochar Production and Its Potential Application for Biocomposite Materials: A Comprehensive Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (6), pp.220. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs8060220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of physical and mechanical characteristics of tropical natural fibers for their use in civil engineering applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Natural Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (1), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15440478.2022.2164104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Retting Could Affect the Mechanical Behavior of Flax/Epoxy Biocomposite Materials?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonard Ionut Atanase</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (7), pp.2929. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16072929⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04099722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of cellulose acetate and microcrystalline cellulose on the thermal and morphomechanical performances of a biobased hybrid composite made polybutylene succinate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Sango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin-Claude Ngueho Yemele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 253, pp.126918. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.126918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible direct recycling of dredged sediments from the Usumacinta River (Mexico) into fired bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clean Technologies and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 3, pp.172 - 192. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ctr.2023012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do 3D Printing Parameters Affect the Dielectric and Mechanical Performance of Polylactic Acid–Cellulose Acetate Polymer Blends?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Billy Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7, pp.492. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7120492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility for the Recovery of Excavated Soils in Compressed Earth Blocks as a Sustainable Building Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (8), pp.131. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments10080131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi Scale Analysis of the Retting and Process Effect on the Properties of Flax Bio-Based Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medhi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (11), pp.2531. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/polym15112531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04139518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing the Feasibility of Usumacinta River Sediments as a Renewable Resource for Landscaping and Agronomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (22), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su152215859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and rheological performances of cellulose acetate, polylactic acid and polyhydroxybutyrate-co-valerate biobased blends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.126358. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-Chemical, Rheological, and Viscoelastic Properties of Starch Bio-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (12), pp.375. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6120375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of harbour and river dredged sediments in adobe bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andry Razakamanantsoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.100046. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation on a preparation and controlled compaction procedure for waste-fiber-reinforced raw earth samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), 17p. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs6010003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of supplementary cementitious materials in hydration, durability and shrinkage of cement-based materials, their environmental and economic benefits: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cleaner Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.100123. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clema.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03850752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Palm Oil Fibers Length Variation on Mechanical Properties of Reinforced Crude Bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction Technologies and Architecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.707-714. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/CTA.1.707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Hydrophobization of Thermoplastic Starch Using Fatty Acid Starch Ester as Additive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (19), pp.6739. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules27196739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03807697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical performances of flax fiber biobased composites: Retting and process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 173, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.114110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of high quantities of wastepaper sludge ash for production of blended cements and alternative materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kubiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101524. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03382912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-chemical characterisation of plant particles with potential to produce biobased building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113901. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of variability of hemp shiv on the setting of lime hemp concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113915. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of particleboards based on annual plant byproducts bound with bio-adhesives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 107, pp.102847. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of retting on hemp shiv physicochemical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113911. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Mexican tropical palm oil flower and fruit fibers for their prospective use in eco-friendly construction material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fibers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.63. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fib9110063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404725v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the properties of flax shives based particleboards prepared using binders of bio-based lignin and partially bio-based epoxy resin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Essid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 109, pp.102915. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.102915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Wall Composition of Hemp Shiv Determined by Physical and Chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26216334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Soluble Components from Plant Aggregates on the Setting of the Lime-Based Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.903-913. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03182876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical and Mechanical Performances of Technical Flax Fibers and Biobased Composite Material: Effects of Flax Transformation Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Taibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.821 - 838. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03347106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of particleboards made of agricultural by-products with a classical binder or self-bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.371-379. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of doum palm fibers biocomposites by Reactor/elongational flow MiXer: Evaluation of morphological, mechanical, and microstructural performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zouari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Abdeljawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baffoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39, pp.E519-E530. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pc.24649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research Article. Role of ascorbic acid and iron in mechanical and oxygen absorption properties of starch and polycaprolactone multilayer film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Packaging Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pacres-2017-0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the Acoustical and Thermal Properties of Sunflower Particleboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Acustica united with Acustica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103 (1), pp.149--157. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3813/AAA.919040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de coproduits agricoles dans des panneaux composites biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.313-329. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.313-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et rhéologie de biocomposites à base d’amidon plastifié en écoulement élongationnel RMX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (3-4), pp.419-434. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.26.419-434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrophobic surface treatments of sunflower pith using eco-friendly processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Follain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kateryna Fatyeyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nirina Randrianandrasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellulose</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (1), pp.245-259. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10570-014-0490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoplastic starch and poly(ε-caprolactone) blends: morphology and mechanical properties as a function of relative humidity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Agoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Youssef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Polymer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (9), </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10965-013-0229-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03438994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active pseudo-multilayered films from polycaprolactone and starch based matrix for food-packaging applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Soulestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Gerault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Polymer Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (6), pp.1234-1242. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2013.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodegradable Materials from Agro-Based By-Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larisa Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preetha Gopalakrishnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Galandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouan Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 290 (1), pp.132-136. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201050415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Proteins on the Mechanical Properties of Agro-Based Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Constantinescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saiter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Macromolecular Symposia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 296 (1), pp.617-621. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/masy.201051080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat flour thermoplastic matrix reinforced by waste cotton fibre: Agro-green-composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dobircau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Sreekumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Saiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 40 (4), pp.329-334. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2008.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyimide Asymmetric Membranes: Elaboration, Morphology, and Gas Permeation Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langevin Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Polymer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 89 (7), pp.1838-1848. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/app.12282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of solvent and non-solvent on polyimide asymmetric membranes formation in relation to gas permeation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chappey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Separation and Purification Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 22-23, pp.277-285. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1383-5866(00)00129-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01869136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based earth bricks as a sustainable material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments as renewable raw earth for producing unfired bricks and mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of biomass ash in road and construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naohiro Nakahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenichi Sato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Global Joint Seminar on Geo-Environmental Engineering (GEE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concordia University, May 2025, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay influence on compaction and strength of unfired sediment bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoki Shimpo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIPEA – XVIII International Clay Conference « Sustaining Clays »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Trinity College, Jul 2025, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracellular Polymeric Substances (EPS) extracted from aerobic granules as bioadhesives for sunflower bark particleboards: mechanical and thermal insulation properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ja Reyes-Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Derlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolaine Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWA Ressource Recovery conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05357948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des briques de terres crues à base de sédiments: le projet Upécomat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Suriray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.783-794, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2024.080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by a physical and chemical Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMAGH 2020 : Sustainability and Biobased Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Edition of EUROMAGH BIOCOMPOSITES Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Marrackech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performance of new 3d printed biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Polymer Science and Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coalesce Research Group, Oct 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric Performance of New Biobased Materials by 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonel Kenfack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress on Biopolymers and Bioplastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scisynopsis, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric and mechanical analysis of 3D printed cellulosic biocomposites for electrical insulation applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Design and Modelling of Mechanical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CMSM, Dec 2023, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability performance and thermal conductivity of wood biomass ash and sunflower by-products-based mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Osaka University, May 2022, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible recycling of dredged sediments in earth bricks - case studies of marine, fluvial and dam sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Nationales Génie Côtier – Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Chatou, France. pp.765-774, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2022.078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04169569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des biopolymères dans le domaine diélectrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e édition du colloque annuel de la Chaire de recherche du Canada sur la valorisation, la caractérisation et la transformation du bo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC-VACAT, Jun 2022, La Sarre, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances Diélectrique des Matériaux Biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque - 210 - L’industrie de la transformation du bois à l’heure de la transition écologique et énergétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2022, Laval (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compostage domestique : filière de fin de vie pour les matériaux biosourcés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa M.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de l'innovation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, rri université du littoral, Mar 2022, distanciel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties of the biomass ash-based binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Global Joint Seminar on Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemp shiv extraction by process parameters simulation -An application in building engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Polysaccharide Network of Excellence (EPNOE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of sunflower bark in agropellets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaelle Reix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tropical fiber for mud brick: Implementation of fibers for mixures and properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESITC-UniCaen, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diaporama technique des ressources végétales françaises à potentiel pour les matériaux destinés à l’éco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vincelas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR-Week MIC 2021Mise en œuvre de composites biosourcés et propriétés induites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dielectric performances of biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th World Congress on Bio-Polymers and Polymer Chemistry, Oct 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Allied Academies, Oct 2021, Rouen (Webinar), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technical overview of French plant resources with potential for materials intended for eco-construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry Webinar | Advances in Biobased Polymeric Materials in Building and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartography of agricultural by-products available in the World for a potential use in building materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Abouzeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geo-Environmental Engineering GEE2021 ESITC-UniCaen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based fired bricks strength optimization - A discussion on different approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Nationales Génie Côtier - Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Le Havre, France. pp.649-658, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5150/jngcgc.2020.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVA project : Industrial demonstrator to valorize agro-residues in eco-construction and bio-renovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference Sustainability and Biobased Materials: on the road of bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of plant cell wall composition by physical and chemical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference - Sustainability and Bio based Materials on the road of Bioeconomy (Euromagh2020).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UniLaSalle, Oct 2020, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of retting and process parameters on the physical and mechanical properties of flax fiber biobased composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilâne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference: Sustainability and Biobased Materials on the road of Bioeconomy, October 2020, Rouen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04377886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizee Vitaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Belfast (Northern Ireland), France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGRICULTURAL BY-PRODUCTS : VARIABILITY IMPACT OF CHARACTERIZATION PROTOCOLS ON BIOSOURCED MATERIAL PERFORMANCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrébine Conference of BioComposites Hammamet, Tunisia, 1-3rd Novembre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROP BY-PRODUCTS CHARACTERIZATIONS AND VALORIZATION IN INSULATING MATERIAL: CASE OF CORN PITH AND SUNFLOWER PITH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euromagh Biocomposites 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole nationale d'ingénieurs de Sfax, Nov 2018, Hammamet (TUN), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EFFECT OF SOLUBLE COMPONENTS FROM BIO-AGGREGATES ON THE SETTING OF THE LIME-BASED BINDER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lepeng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés de matériaux à base de particules végétales thermopressées et liants biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving circular economy: from crops by-products to biobased materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th international conference of applied research on textile (CIRAT-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir (Tunisie), Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DURABILITY AND ENVIRONMENTAL BEHAVIOUR OF AGROMATERIALS FROM WASTEPAPER SLUDGE ASH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Kubiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd EuroMaghrebine Conference of BioComposites Hammamet, Tunisia, 1-3rd November</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienna (AUSTRIA), Austria. pp.18962</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04561821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of diverse soil microbial communities on crop residues decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Ailhas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Vienne (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04579675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles agroressources pour panneaux de particules 100% biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Matériaux 2014 - Colloque Ecomatériau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction des chènevotte de chanvre par simulation des paramètres de formulation - Une application dans le domaine de l'ingénierie du bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFR Normandie Végétal FED 4277</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of flax shives in cosmetic: creation of an innovative secondary packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bacoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Tisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Cardinaël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cosm'innov 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpublished</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, International Journal of Cosmetic Science, 2023, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.24515.99362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of starch-based films from sweet potato starch with the addition of lemon peel pectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afeera Abida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rana Muhammad Aadil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Gattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New ways of converting biochar into bio-based materials with controlled properties.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermina Feliz Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokmane Abdelouahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bechara Taouk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journe des Doctorants 2022 UniLasalle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mont Saint Aignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04680944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and thermal properties of the lightweight mortar made of wood biomass ash and sunflower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVème Journée de l’ École Doctorale Normande de Biologie Intégrative, Santé &amp; Environnent JED 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021: Influence des paramètres de procédés de transformation subis par la matière végétale : focus sur les fonctionnalités apportées par la température, le pH et l'ozone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Sétan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES DOCTORANTS 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of biodegradable extruded materials based-on starch for active food packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Vinceslas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Honoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aamir Shehzad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of different biomass ashes and agricultural by-products in the production of concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation of hemp in bio-sourced construction materials for sustainable buildings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya-Setan MSD Diakité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNÉE DES JEUNES CHERCHEURS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-volume use of wood biomass ash in cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désiré Ndahirwa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Chercheurs 2021, UGéPE-GEPROC, 7ème Edition Wallonie/Hauts-de-France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité biochimique et morphologique du végétal au service des matériaux biosourcés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne La vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and characterization of particleboards prepared using bio-based and biodegradable binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Terrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Jayaprakash Hegde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Conference on Bio-based Polymers and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Balatonfüred, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des procédés de transformation sur les propriétés physico-chimiques des fibres de lin technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3 ème édition des Journées Jeunes Chercheurs en Eco-composites et Composites Bio-sourcés Tarbes –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tarbes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of hemp shives : study through ibis and chanvrisol projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Besnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique Matériaux de construction Biosourcés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical tensile behaviour of tropical waste fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huyen Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Rouen, France. Springer Nature, 8p, 2024, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Retting and Process Parameters on the Physical and Mechanical Properties of Flax Fiber Biobased Composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khennache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Poilane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International EUROMAGH Conference 2020: Sustainability and Biobased Materials on the Road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.127-136, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River dredged sediments suitability for fired and crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Global joint seminar on geo-environmental engineering, GEE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.8, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production and characterization of fired bricks from river dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">9th International Conference on Engineering for Waste and Biomass Valorisation, WasteEng2022, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis of sediment-based fired bricks strengths: a case of fluvial sediments from Mexico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geo-Environmental Engineering GEE2021, ESITC-UniCaen, pp.171-178, 2021, 978-2-35921-022-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of palm oil fibers length variation on mechanical properties of reinforced crude bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafida Zmamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Bio-Based Building Materials, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04889689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of waste fibre-reinforced raw earth specimens by controlled compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Saouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazhar Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Levacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irini Djeran-Maigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Euromaghreb Conference Sustainability and Bio based Materials on the road of Bioeconomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various methods of binding light agricultural byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des bétons biosourcés à base de terre crue et de chanvre dans le cadre du projet ECO-TERRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hygrothermal properties of light earth insulation materials: evaluation of uncertainties and consequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la variabilité de terres disponibles localement : effet sur la consistance et la mesure du seuil de cisaillement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RUGC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.36.1.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards field-oriented tests to evaluate the workability and cohesion of earth slips for building applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2019, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2019.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light earth performances for thermal insulation: application to earth-hemp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New particleboards based on agricultural byproducts: physicochemical properties with different binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2017, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2017.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">100% biobased particleboards based on new agricultural wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference onBio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Journal of Civil Engineering, 2015, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/icbbm2015.110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suitability of 3D-Printed Cellulose-Based Polymer Materials for Electrical Insulation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Lecoublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ragoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Koubaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Nanocomposites with Green Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Springer Nature Switzerland, pp.445-477, 2025, Biomaterials, Bioengineering and Sustainability, 978-3-031-79110-9. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-79110-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05009249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier 1 : Amont agricole et 1ère transformation du lin et du chanvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04583972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2175B108"/>
+    <w:nsid w:val="1049DF04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383231v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jayaprakash Hegde" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102915" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396768v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216334" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383272v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345998v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102847" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383274v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113911" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090434v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.094" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437319v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Mahieu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0001" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.313-329" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869147v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12282" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2NK9HFN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00129-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ACF061309C4DE9A7B76D07CDB85ECF48C6D3DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581955v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585680v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578735v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Reix" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583957v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vincelas" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583932v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578758v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abouzeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578660v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580779v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583162v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578921v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578904v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583557v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144554v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580738v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580745v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583848v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583492v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582966v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583821v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582955v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_15" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582562v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.38" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582558v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.28" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582553v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.30" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582545v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582673v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.26" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582669v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.92" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582354v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2015.110" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583972v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-leblanc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9123-5160" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5O6UvRcAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128694v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Mehrez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Fryda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayet Djelal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Wray" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2025.117710" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04990745v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Suriray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;sir&#233; Ndahirwa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Zmamou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Leblanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15020909" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761234v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Visser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Kane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13399-024-06023-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557485v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazhar Hussain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Provost" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andrea Higuera Romero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mahieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings14010205" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585649v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lecoublet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ragoubi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Koubaa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060197" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Lamrous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16208952" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan Diakit&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;risson" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Chenot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Potel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14198815" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04840799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sango" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.119572" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764776v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Chenot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2024.102738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585641v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118354" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680871v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Feliz Florian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bechara Taouk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lokmane Abdelouahed" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs8060220" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03975835v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15440478.2022.2164104" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04099722v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khennache" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard Ionut Atanase" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poilane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16072929" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213848v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Claude Ngueho Yemele" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.126918" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557512v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ctr.2023012" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585637v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Billy Kenfack" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7120492" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments10080131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139518v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medhi Khennache" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym15112531" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04417453v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su152215859" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891261v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terri&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6120375" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850716v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Razakamanantsoa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100046" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03624746v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Saouti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs6010003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850752v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clema.2022.100123" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169577v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/CTA.1.707" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807697v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Terrie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27196739" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396747v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Poil&#226;ne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382912v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zmamou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leblanc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kubiak" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101524" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383272v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113901" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383074v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepeng Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113915" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03345998v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahieu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poilane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102847" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113911" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404725v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib9110063" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Essid" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Jayaprakash Hegde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bizet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.102915" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396768v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216334" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Lenormand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06788" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khennache" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mahieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ragoubi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Taibi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Poil&#226;ne" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06772" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090434v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Alix" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.094" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090437v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zouari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Abdeljawad" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Terri&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baffoun" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.24649" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437319v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Mahieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pacres-2017-0001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875549v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.919040" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.313-329" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439088v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.26.419-434" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Follain" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouan Saiah" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kateryna Fatyeyeva" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirina Randrianandrasana" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0490-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agoulon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youssef" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-013-0229-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88996127873DBA2FF536DC6CE8E0313F5C4B791D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438994v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Soulestin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2013.03.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGN48SL8-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090454v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Soulestin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larisa Dobircau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Gopalakrishnan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Galandon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201050415" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JL8VNBZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437304v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Constantinescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saiter" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201051080" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPWWHHJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437300v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobircau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Sreekumar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saiah" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2008.11.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J2RG8BQZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869147v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chappey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Langevin Dominique" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;tayer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.12282" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R2NK9HFN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01869136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langevin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1383-5866(00)00129-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ACF061309C4DE9A7B76D07CDB85ECF48C6D3DD0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366354v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366352v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiro Nakahara" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenichi Sato" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Shimpo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357948v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Reyes-Salgado" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bacoup" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Derlon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774582v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.080" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581955v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377924v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377926v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onel Kenfack" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377927v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585680v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261293v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169569v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2022.078" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585741v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585695v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254960v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa M." TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Besnier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Gattin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375172v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580760v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roulard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578735v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Reix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173897v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583957v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vincelas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04585722v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583932v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578758v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abouzeid" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2020.072" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578660v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580779v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-S&#233;tan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04377886v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254754v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alizee Vitaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drone" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578921v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255001v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578904v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583557v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583162v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578968v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Kubiak" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561821v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Mrad" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ailhas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579675v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Laurent" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ailhas" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01144554v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vivet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580738v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254868v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Tisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cosm-innov.com/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.24515.99362" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575305v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afeera Abida" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Muhammad Aadil" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aamir Shehzad" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680944v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261310v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575311v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vinceslas" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Honor&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261302v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580745v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya-Setan MSD Diakit&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261307v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583848v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583492v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582966v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583821v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173908v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huyen Bui" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_4" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582955v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_15" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171890v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hussain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Levacher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04171889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173892v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889689v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-lyon.hal.science/hal-04173911v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582673v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582558v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.28" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582562v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.36.1.38" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582553v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2019.30" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582663v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.26" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2017.92" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582354v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/icbbm2015.110" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009249v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-79110-9_16" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583972v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>