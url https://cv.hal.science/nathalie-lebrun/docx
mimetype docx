--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -2493,51 +2493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="490EA6D6"/>
+    <w:nsid w:val="CEF38FC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2641,51 +2641,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6F8C8E3"/>
+    <w:nsid w:val="E0B0EB59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2789,51 +2789,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="24BDEA0F"/>
+    <w:nsid w:val="0D4788FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>