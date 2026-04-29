--- v1 (2026-04-09)
+++ v2 (2026-04-29)
@@ -696,62 +696,50 @@
               <w:t xml:space="preserve">Journal of Raman Specroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 34, pp.459-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jrs.1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00276041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -762,831 +750,831 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques in situ d'enseignants chercheurs et confrontation avec le vécu des étudiants : une étude de cas en mathématiques et en physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Bridoux</w:t>
+                <w:t xml:space="preserve">N Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous en didactique. Recherches, dialogues et plus si affinités..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LDAR (EA 4434), May 2022, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagnement d’un enseignant-chercheur physicien par un chercheur en didactique : vers une pratique de l’enseignement interactif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie-Noëlle Hindryckx &amp; Corentin Poffé, Mar 2021, Bruxelles, Belgique. pp.17-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03174656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The professional identity of teacher-researchers in mathematics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INDRUM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Carthage, Université de Montpellier, Sep 2020, Cyberspace (virtually from Bizerte), Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03113857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02874500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IDENTITÉ PROFESSIONNELLE DES ENSEIGNANTS-CHERCHEURS EN MATHÉMATIQUES, CHIMIE ET PHYSIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Gennevilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'identité professionnelle des enseignants-chercheurs de physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ardist2018 : 10èmes rencontres scientifiques de l'ARDiST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+                <w:t xml:space="preserve">Eric Picholle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,715 +1584,715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoire académique et identité professionnelle: vers une différenciation des pratiques enseignantes à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches en pédagogie universitaire : vers une approche disciplinairement située</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, 2023, 978-1-78405-942-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academic territory and professional identity: towards a differentiation of teaching practices at the university</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bridoux²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine de Vleeschouwer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grenier-Boley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Khanfour-Armalé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teacher-researchers in the light of their training and practices.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As-Pr Binary Phase Diagram Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As-Li Binary Phase Diagram Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Pt Binary Phase Diagram Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ag-Co Binary Phase Diagram Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760951v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Co Binary Phase Diagram Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag-Pt Binary Phase Diagram Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760964v1</w:t>
+                <w:t xml:space="preserve">hal-01760951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Tm Binary Phase Diagram Evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. Grytsiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2314,118 +2302,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des dispositifs de remédiation en licence pour faire réussir les étudiants : vraiment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03689652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId62"/>
+      <w:footerReference w:type="default" r:id="rId61"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2493,51 +2481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEF38FC4"/>
+    <w:nsid w:val="67486ACE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2641,51 +2629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E0B0EB59"/>
+    <w:nsid w:val="54DFD4AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2789,51 +2777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D4788FA"/>
+    <w:nsid w:val="C0C866EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3026,51 +3014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5752-177X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121857840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NG2DK1WF-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760951v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760964v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760950v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Grytsiv" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5752-177X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121857840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Grytsiv" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>