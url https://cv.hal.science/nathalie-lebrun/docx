--- v2 (2026-04-29)
+++ v3 (2026-05-21)
@@ -2006,69 +2006,56 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Co Binary Phase Diagram Evaluation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ag-Pt Binary Phase Diagram Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2077,133 +2064,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760964v1</w:t>
+                <w:t xml:space="preserve">hal-01760951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ag-Pt Binary Phase Diagram Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ag-Co Binary Phase Diagram Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ivanchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Binary Evaluations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760951v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Tm Binary Phase Diagram Evaluation</w:t>
               </w:r>
@@ -2481,51 +2481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67486ACE"/>
+    <w:nsid w:val="1A51E63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2629,51 +2629,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="54DFD4AB"/>
+    <w:nsid w:val="6BCA5369"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2777,51 +2777,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="C0C866EC"/>
+    <w:nsid w:val="DECA7535"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3014,51 +3014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5752-177X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121857840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760951v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Grytsiv" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-lebrun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5752-177X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121857840" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937079v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grenier-Boley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lebrun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11sgb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756228v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1489" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276041v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebrun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dhamelincourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Focsa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chazallon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Destombes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.1025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241282v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bridoux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Grenier-Boley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Lebrun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daussy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine de Vleeschouwer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour Armal&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02874500v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Khanfour-Armal&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bridoux&#178;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913049v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760949v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760945v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanchenko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Grytsiv" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03689652v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>