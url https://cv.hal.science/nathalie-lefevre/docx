--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -151,51 +151,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robbie Andrew</w:t>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05003817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">At‐sea intercomparison of a membrane‐based p CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensor and a traditional showerhead equilibrator system on a Ship‐of‐Opportunity</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Variability in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Fluxes in the Atlantic Sector of the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Macovei</w:t>
+                <w:t xml:space="preserve">Gabrielle Tavares de Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luciano Ponzi Pezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadja Kinski</w:t>
+                <w:t xml:space="preserve">Celina Cândida Ferreira Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver Listing</w:t>
+                <w:t xml:space="preserve">Marcelo Freitas Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 23 (10), pp.729-741. </w:t>
+              <w:t xml:space="preserve">Atmosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (3), pp.319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lom3.10719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/atmos16030319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383243v1</w:t>
+                <w:t xml:space="preserve">hal-05075777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Variability in CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Fluxes in the Atlantic Sector of the Southern Ocean</w:t>
+                <w:t xml:space="preserve">At‐sea intercomparison of a membrane‐based p CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sensor and a traditional showerhead equilibrator system on a Ship‐of‐Opportunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Tavares de Carvalho</w:t>
+                <w:t xml:space="preserve">Vlad Macovei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Ponzi Pezzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+                <w:t xml:space="preserve">Denis Diverrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celina Cândida Ferreira Rodrigues</w:t>
+                <w:t xml:space="preserve">Nadja Kinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo Freitas Santini</w:t>
+                <w:t xml:space="preserve">Oliver Listing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (3), pp.319. </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography: Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 23 (10), pp.729-741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/atmos16030319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lom3.10719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075777v1</w:t>
+                <w:t xml:space="preserve">hal-05383243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A synthesis of ocean total alkalinity and dissolved inorganic carbon measurements from 1993 to 2022: the SNAPO-CO2-v1 dataset</w:t>
               </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and drivers of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; parameters, from 2006 to 2021, at a time-series station in the Eastern Tropical Atlantic (6°S, 10°W)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóris Veleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outgassing of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; dominates in the coastal upwelling off the northwest African coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóris Veleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1144,51 +1144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Henrique B. Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flores Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Luiz do Vale Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1416,7878 +1416,7878 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Gregor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (11), pp.4811-4900. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-4811-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03863123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wintertime process study of the North Brazil Current rings reveals the region as a larger sink for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; than expected</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evidence for enhanced primary production driving significant CO&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;drawdown associated with the Atlantic ITCZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Severino P. Ibánhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/bg-19-2969-2022⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838, pp.156592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03726893v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie M. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14, pp.1917-2005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-14-1917-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03668388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for enhanced primary production driving significant CO&amp;lt;sub&amp;gt; 2&amp;lt;/sub&amp;gt;drawdown associated with the Atlantic ITCZ</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Wintertime process study of the North Brazil Current rings reveals the region as a larger sink for CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; than expected</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Landschützer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.156592⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19, pp.2969-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-19-2969-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772797v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of the physical, carbonate and CO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; properties in the Southern Ocean surface waters during austral summer (2005-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Brandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Brandon</w:t>
+                <w:t xml:space="preserve">Catherine Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Goyet</w:t>
+                <w:t xml:space="preserve">Franck Touratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Kestenare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep-sea research. Part A, Oceanographic research papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 187, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2022.103836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03778091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of total alkalinity and total inorganic carbon near tropical Atlantic coastal regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bonou</w:t>
+                <w:t xml:space="preserve">Carmen Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Medeiros</w:t>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Noriega</w:t>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gbèkpo Aubains Hounsou-Gbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coastal Conservation: planning and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 26 (4), pp.31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11852-022-00872-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocean Circulation Drives the Variability of the Carbon System in the Eastern Tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Mejia</w:t>
+                <w:t xml:space="preserve">Dimitry Khvorostyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Koffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/oceans2010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03139556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bony</w:t>
+                <w:t xml:space="preserve">David Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Farrell</w:t>
+                <w:t xml:space="preserve">Felix Ament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra‐ and inter‐annual variability of North Brazil current rings using angular momentum Eddy detection and tracking algorithm: observations from 1993 to 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Aroucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.C. Aroucha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dóris Veleda</w:t>
+                <w:t xml:space="preserve">F. S. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. S. Lopes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pedro Tyaquiçã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 125 (12), pp.e2019JC015921. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2019JC015921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amazon River propagation evidenced by a CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; decrease at 8°N, 38°W in September 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Tyaquiçã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóris Veleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jan van Gennip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 211, pp.103419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2020.103419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basin‐Scale Estimate of the Sea‐Air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flux During the 2010 Warm Event in the Tropical North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dóris Veleda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Tyaquiçã</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Perruche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Diverrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (4), pp.973-986. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018JG004840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the variability in the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; system and water productivity in the western tropical Atlantic off North and Northeast Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Severino P. Ibánhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 189, pp.62-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2018.09.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winter weather controls net influx of atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; on the north-west European shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilis Kitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilis Kitidis</w:t>
+                <w:t xml:space="preserve">Jamie Shutler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Shutler</w:t>
+                <w:t xml:space="preserve">Ian Ashton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Ashton</w:t>
+                <w:t xml:space="preserve">Mark Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.20153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-019-56363-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02520143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie M. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11 (4), pp.1783-1838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-11-1783-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the Oceanic Uptake and Fluxes of Greenhouse Gases by Building an Ocean Network of Certified Stations: The Ocean Component of the Integrated Carbon Observation System, ICOS-Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Steinhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Steinhoff</w:t>
+                <w:t xml:space="preserve">Thanos Gkritzalis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanos Gkritzalis</w:t>
+                <w:t xml:space="preserve">Siv K. Lauvset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siv K. Lauvset</w:t>
+                <w:t xml:space="preserve">Stephen D. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute Schuster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PIRATA : A Sustained Observing System for Tropical Atlantic Climate Research and Forecasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Bourlès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+                <w:t xml:space="preserve">Michael J. McPhaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. McPhaden</w:t>
+                <w:t xml:space="preserve">Peter Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory R. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Space Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (4), pp.577-616. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018EA000428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tropical Atlantic Observing System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory R. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Richter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Richter</w:t>
+                <w:t xml:space="preserve">Belén Rodríguez-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2019.00206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pongratz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (1), pp.405 - 448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-405-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkalinity, inorganic carbon and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux variability during extreme rainfall years (2010-2011) in two polluted tropical estuaries NE Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lima Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Lima Gaspar</w:t>
+                <w:t xml:space="preserve">Barbara Ramos Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Ramos Pinheiro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carlos Esteban Delgado Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brazilian Journal of Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 66 (1), pp.115-130. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/s1679-87592018149406601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (4), pp.2141-2194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-10-2141-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amazon Plume Salinity Response to Ocean Teleconnections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A source of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to the atmosphere throughout the year in the Maranhense continental shelf (2°30'S, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jose da Silva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audálio Rebelo de Torres Jr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00250⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141, pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686382v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collapse of the tropical and subtropical North Atlantic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink in boreal spring of 2010</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Amazon Plume Salinity Response to Ocean Teleconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Tyaquiçã</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.41694 - 41694. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep41694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01490948v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A source of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; to the atmosphere throughout the year in the Maranhense continental shelf (2°30'S, Brazil)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Collapse of the tropical and subtropical North Atlantic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink in boreal spring of 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Severino P. Ibánhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2017.05.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41694 - 41694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01526042v1</w:t>
+                <w:t xml:space="preserve">ird-01490948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface ocean carbon dioxide during the Atlantic Meridional Transect (1995–2013); evidence of ocean acidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Kitidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J. Hardman-Mountford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 158, pp.65 - 75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pocean.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fugacity at the western edge of the tropical Atlantic Ocean from the 8°N to 38°W PIRATA buoy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Net Heterotrophy in the Amazon Continental Shelf Changes Rapidly to a Sink of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Outer Amazon Plume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Lima Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos R. Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Bruto</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shan Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 78, pp.1 - 13. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dynatmoce.2017.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685225v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes for the Brazilian northeast continental shelf in a climatic transition region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Synoptic Assessment of the Amazon River-Ocean Continuum during Boreal Autumn: From Physics to Plankton Communities and Carbon Flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gbèkpo Aubains Hounsou-Gbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.C.O. Carvalho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+                <w:t xml:space="preserve">Julia Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685245v1</w:t>
+                <w:t xml:space="preserve">hal-01684900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net Heterotrophy in the Amazon Continental Shelf Changes Rapidly to a Sink of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Outer Amazon Plume</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Variability of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fugacity at the western edge of the tropical Atlantic Ocean from the 8°N to 38°W PIRATA buoy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Bruto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00278⟩</w:t>
+              <w:t xml:space="preserve">Dynamics of Atmospheres and Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 78, pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dynatmoce.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685396v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Synoptic Assessment of the Amazon River-Ocean Continuum during Boreal Autumn: From Physics to Plankton Communities and Carbon Flux</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julia Araujo</w:t>
+                <w:t xml:space="preserve">Air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes for the Brazilian northeast continental shelf in a climatic transition region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.O. Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozane Valente Marins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jose da Silva Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Eduardo Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01358⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.70 - 80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmarsys.2017.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684900v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decade record of high-quality &amp;lt;em&amp;gt;f&amp;lt;/em&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data in version 3 of the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The overlooked tropical oceanic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Severino P. Ibánhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-8-383-2016⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (8), pp.3804 - 3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016gl068020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373436v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The overlooked tropical oceanic CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; sink</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Variability and trends of carbon parameters at a time series in the eastern tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016gl068020⟩</w:t>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.30305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v68.30305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497574v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability and trends of carbon parameters at a time series in the eastern tropical Atlantic</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A multi-decade record of high-quality &amp;lt;em&amp;gt;f&amp;lt;/em&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data in version 3 of the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla S. Landa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Metzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin M. O'Brien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3402/tellusb.v68.30305⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1 - 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-2016-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327759v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-decade record of high-quality fCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data in version 3 of the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">A multi-decade record of high-quality &amp;lt;em&amp;gt;f&amp;lt;/em&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data in version 3 of the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla S. Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Metzl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin M. O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-2016-15⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.383-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-8-383-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629538v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Ivar Korsbakken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (2), pp.605 - 649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-8-605-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01491798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satellite-derived CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fugacity in surface seawater of the tropical Atlantic Ocean using a feedforward neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadger Moussa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 37 (3), pp.580 - 598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/01431161.2015.1131872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterización de los flujos de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; y los parámetros asociados con el sistema de carbonato en el estuario Río Formoso, Brasil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global Carbon Budget 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Róisín Moriarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Sitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Biologia Marina y Oceanografia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 50 (3), pp.603-609. </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.349-396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-19572015000400019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-7-349-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272242v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01245527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Carbon Budget 2015</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caracterización de los flujos de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; y los parámetros asociados con el sistema de carbonato en el estuario Río Formoso, Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-7-349-2015⟩</w:t>
+              <w:t xml:space="preserve">Revista de Biologia Marina y Oceanografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50 (3), pp.603-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-19572015000400019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01245527v1</w:t>
+                <w:t xml:space="preserve">hal-01272242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in tropical estuarine systems near areas of high population density in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Flores Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (4), pp.619-630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-014-0671-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and interannual variability of sea-air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes in the tropical Atlantic affected by the Amazon River plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Severino P. Ibánhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Diverrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29 (10), pp.1640 - 1655. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015gb005110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update to the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT version 2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pfeil</w:t>
+                <w:t xml:space="preserve">Impact of physical processes on the seasonal distribution of the fugacity of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the western tropical Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domingos F. Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl M. Smith</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Diverrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-6-69-2014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (2), pp.646 - 663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013jc009248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130481v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of physical processes on the seasonal distribution of the fugacity of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the western tropical Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+                <w:t xml:space="preserve">An update to the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT version 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domingos F. Urbano</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Are Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013jc009248⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.69-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-6-69-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496248v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01130481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutrients and carbon fluxes in the estuaries of major rivers flowing into the tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Noriega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmars.2014.00010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global carbon budget 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Le Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glen P. Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glen P. Peters</w:t>
+                <w:t xml:space="preserve">R. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbie M. Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas A. Boden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (1), pp.235 - 263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-6-235-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A uniform, quality controlled Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Steven Hankin</w:t>
+                <w:t xml:space="preserve">An assessment of the Atlantic and Arctic sea-air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes, 1990-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ute Schuster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. A. Mckinley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heather Koyuk</w:t>
+                <w:t xml:space="preserve">Nicholas R. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott C. Doney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-5-125-2013⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.607-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/BG-10-607-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756509v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; outgassing in February-May 2010 in the tropical Atlantic following the 2009 Pacific El Niño</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A uniform, quality controlled Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heather Koyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/JGRC.20107⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/essd-5-125-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873395v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of the Atlantic and Arctic sea-air CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; fluxes, 1990-2009</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. A. Mckinley</w:t>
+                <w:t xml:space="preserve">Increased CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; outgassing in February-May 2010 in the tropical Atlantic following the 2009 Pacific El Niño</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas R. Bates</w:t>
+                <w:t xml:space="preserve">Serge Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Chevallier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdou Karim Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/BG-10-607-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.1645-1657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/JGRC.20107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784593v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An update to the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT version 2)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nutrient Input and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flux of a Tropical Coastal Fluvial System with High Population Density in the Northeast Region of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moacyr Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dóris Veleda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/ESSDD-6-465-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05 (1), pp.362 - 375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jwarp.2013.53A037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873454v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01490965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Input and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Flux of a Tropical Coastal Fluvial System with High Population Density in the Northeast Region of Brazil</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An update to the Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT version 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pfeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Hankin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Resource and Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/jwarp.2013.53A037⟩</w:t>
+              <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6, pp.465-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/ESSDD-6-465-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01490965v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and Temporal Variability of the CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Fluxes in a Tropical, Highly Urbanized Estuary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noriega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Noriega</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Moacyr Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuaries and Coasts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 36 (5), pp.1054 - 1072. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S12237-013-9608-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S12237-013-9608-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Ocean CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Atlas (SOCAT) gridded data products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher L. Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Hankin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather Koyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Science Data : Papers in open discussion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5, pp.145-153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/essd-5-145-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon and oxygen net community production in the eastern tropical Atlantic estimated from a moored buoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Merlivat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Biogeochemical Cycles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26, pp.GB1009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2010GB004018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les avancées d'AMMA sur les interactions océan-atmosphère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Caniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Giordani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Giordani</w:t>
+                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Redelsperger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malick Wade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Octobre, Spécial AMMA, pp.17-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/48128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multicompartment micelles from blends of terpolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Gohi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Gohi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+                <w:t xml:space="preserve">Cécile d'Haese d'Haese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile d'Haese d'Haese</w:t>
+                <w:t xml:space="preserve">Stephanie Hoeppener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich S. Schubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2, pp.328-332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c0py00217h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; undersaturation in the western tropical Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Diverrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Gallois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62, pp.595-607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1600-0889.2010.00475.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; parameters and air-sea CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; flux distribution in the eastern equatorial Atlantic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbain Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kouadio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Marine Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 82, pp.135-144. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2010.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.JMARSYS.2010.04.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea water fugacity of CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; at the PIRATA mooring at 6°S, 10°W</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Parard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 62, pp.636-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/J.1600-0889.2010.00503.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; concentrations in the Gulf of Guinea during the upwelling season in 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113, pp.93-101. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marchem.2009.01.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04115134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of &amp;lt;em&amp;gt;f&amp;lt;/em&amp;gt;CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the Eastern Tropical Atlantic from a moored buoy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Danguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113, pp.C01015. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2007JC004146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the oceanic pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; in the North Atlantic from VOS lines in-situ measurements: parameters needed to generate seasonally mean maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Geophysicae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 25 (11), pp.2247-2257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/angeo-25-2247-2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How is the ocean responding to the increase in atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A comparison of multiple regressions and neural network techniques for mapping in situ pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Watson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam R. Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 57 (5), pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3402/tellusb.v57i5.16565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162735v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00160886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of multiple regressions and neural network techniques for mapping in situ pCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How is the ocean responding to the increase in atmospheric CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adam R. Watson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tellus B - Chemical and Physical Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ocean challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 13 (3), pp.17-22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00160886v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal sea-surface carbon dioxide in the Azores area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida F. Ríos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aida F. Ríos</w:t>
+                <w:t xml:space="preserve">Fiz F. Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiz F. Pérez</w:t>
+                <w:t xml:space="preserve">M. Álvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Álvarez</w:t>
+                <w:t xml:space="preserve">Ludger Mintrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melchor González-Dávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 96 (1-2), pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marchem.2004.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A decrease in the sink for atmospheric CO2 in the North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lefevre</w:t>
+                <w:t xml:space="preserve">A. Watson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Watson</w:t>
+                <w:t xml:space="preserve">A. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Olsen</w:t>
+                <w:t xml:space="preserve">A.F. Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.F. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.L07306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2003GL018957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new optical sensor for PCO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; measurements in seawater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ciabrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Ciabrini</w:t>
+                <w:t xml:space="preserve">G. Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Michard</w:t>
+                <w:t xml:space="preserve">B. Brient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Duchaffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 42 (3-4), pp.189-198. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0304-4203(93)90011-C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0304-4203(93)90011-C⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03481758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9297,422 +9297,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a novel hybrid pH sensor for deployment on autonomous profiling platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Rérolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Rérolle</w:t>
+                <w:t xml:space="preserve">D. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Angelescu</w:t>
+                <w:t xml:space="preserve">A. Hausot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hausot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Ea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCEANS2019 doi: 10.1109/OCEANSE.2019.8867572</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Marseille, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/OCEANSE.2019.8867572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the ocean carbon sink using surface ocean observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee C. E. Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher L. Sabine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pfeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone R. Alin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Carbon Dioxide Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of Multiple Non-linear regression and neural network techniques for sea surface salinity estimation in the tropical Atlantic ocean based on satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadger Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadger Moussa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Goyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. C. El Jai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMACS 2014 - Colloque de Modélisation, Analyse et Contrôle des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Ifrane, Morocco. pp.65-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201549006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9722,138 +9722,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and seasonal carbonate parameters variation in the northeastern Brazilian continental shelf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Flores Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Carbon Dioxide Conference </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Interlaken, Switzerland. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId320"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10000,51 +10000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie Andrew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-965-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383243v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Macovei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Diverr&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kinski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Listing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10719" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075777v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tavares de Carvalho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ponzi Pezzi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina C&#226;ndida Ferreira Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Freitas Santini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16030319" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ris Veleda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1299071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hartman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique B. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Montes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz do Vale Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5301-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4811-2022" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726893v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2969-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668388v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C. E. Bakker" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1917-2022" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severino P. Ib&#225;nhez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156592" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778091v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103836" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609952v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Medeiros" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noriega" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Ara&#250;jo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb&#232;kpo Aubains Hounsou-Gbo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-022-00872-5" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139556v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Koffi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Aroucha" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lopes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Tyaqui&#231;&#227;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015921" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946605v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perruche" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan van Gennip" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103419" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171810v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004840" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.09.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJS0XVTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520143v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kitidis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Shutler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ashton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Warren" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56363-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284259v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Gkritzalis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv K. Lauvset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Jones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schuster" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00544" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. McPhaden" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000428" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816835v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-405-2018" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Gaspar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ramos Pinheiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Delgado Noriega" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1679-87592018149406601" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686382v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00250" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01490948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41694" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526042v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose da Silva Dias" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#225;lio Rebelo de Torres Jr" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.05.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832117v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.08.005" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bruto" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2017.01.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685245v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Carvalho" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rezende" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.04.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9M3Z2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685396v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Rocha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00278" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684900v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Araujo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01358" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Landa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. O'Brien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-383-2016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497574v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl068020" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327759v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v68.30305" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629538v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2016-15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491798v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ivar Korsbakken" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-605-2016" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497819v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadger Moussa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1131872" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272242v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-19572015000400019" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245527v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Moriarty" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-349-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gaspar" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0671-3" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496756v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005110" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130481v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Smith" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hankin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Olsen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-6-69-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496248v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos F. Urbano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009248" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375592v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00010" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828526v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Peters" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andres" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Boden" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-6-235-2014" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756509v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Koyuk" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-125-2013" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873395v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Gueye" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20107" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784593v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mckinley" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Bates" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-607-2013" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ESSDD-6-465-2013" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01490965v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.53A037" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827883v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12237-013-9608-1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QB5MXPK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756523v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-145-2013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753347v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB004018" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751476v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Wade" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48128" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574468v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gohi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile d'Haese d'Haese" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S. Schubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00217h" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758927v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1600-0889.2010.00475.X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758840v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouadio" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2010.04.010" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L20CLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759237v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Parard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1600-0889.2010.00503.X" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115134v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.01.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3CKDKMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770572v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Danguy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004146" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330150v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2247-2007" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162735v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160886v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Watson" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v57i5.16565" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124829v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida F. R&#237;os" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz F. P&#233;rez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;lvarez" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Mintrop" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.11.001" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156622v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefevre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Rios" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Perez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018957" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481758v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ciabrini" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brient" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchaffaut" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(93)90011-C" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21678BA46FF30F137F99609388AA9CD9012F3A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027418v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire R&#233;rolle" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angelescu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hausot" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ea" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867572" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01615652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone R. Alin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140426v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201549006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01615665v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003819v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Jones" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M. Andrew" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hauck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-965-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Metzl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lo Monaco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mignon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-17-1075-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075777v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Tavares de Carvalho" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Ponzi Pezzi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celina C&#226;ndida Ferreira Rodrigues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Freitas Santini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos16030319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383243v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Macovei" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Diverr&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Kinski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Listing" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lom3.10719" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410454v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-16-89-2024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546412v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#243;ris Veleda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Beaumont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2024.1299071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292340v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bourdin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2023-308" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Hartman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2023.104130" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique B. Alves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores Montes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Luiz do Vale Silva" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lopes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338139v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-15-5301-2023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03863123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Gregor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-4811-2022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Severino P. Ib&#225;nhez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.156592" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03668388v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W. Jones" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C. E. Bakker" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-14-1917-2022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726893v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Landsch&#252;tzer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-19-2969-2022" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03778091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Brandon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Goyet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Touratier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Kestenare" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2022.103836" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609952v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Medeiros" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noriega" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Ara&#250;jo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gb&#232;kpo Aubains Hounsou-Gbo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11852-022-00872-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03139556v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mejia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitry Khvorostyanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urbain Koffi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans2010008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145630v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Aroucha" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S. Lopes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Tyaqui&#231;&#227;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015921" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02946605v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Perruche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan van Gennip" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2020.103419" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02171810v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JG004840" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2018.09.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJS0XVTC-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520143v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Kitidis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Shutler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Ashton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Warren" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Brown" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-56363-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519260v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-11-1783-2019" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284259v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Steinhoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanos Gkritzalis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siv K. Lauvset" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute Schuster" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00544" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02142716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourl&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. McPhaden" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brandt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018EA000428" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156633v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Richter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Rodr&#237;guez-Fonseca" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Hernandez" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2019.00206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sitch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pongratz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-405-2018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380427v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Lima Gaspar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ramos Pinheiro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Esteban Delgado Noriega" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s1679-87592018149406601" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951197v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-10-2141-2018" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01526042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jose da Silva Dias" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aud&#225;lio Rebelo de Torres Jr" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2017.05.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686382v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00250" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01490948v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Flores" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41694" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832117v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J. Hardman-Mountford" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2016.08.005" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685396v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. Rocha" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan Jiang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00278" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684900v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Araujo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01358" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685225v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Bruto" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2017.01.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685245v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.O. Carvalho" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozane Valente Marins" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Eduardo Rezende" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2017.04.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQT9M3Z2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497574v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016gl068020" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327759v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Caniaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v68.30305" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629538v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pfeil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla S. Landa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin M. O'Brien" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-2016-15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01373436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-383-2016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491798v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Canadell" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Ivar Korsbakken" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-8-605-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497819v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadger Moussa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benallal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431161.2015.1131872" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#243;is&#237;n Moriarty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-7-349-2015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01272242v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-19572015000400019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206443v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moacyr Araujo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Gaspar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-014-0671-3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496756v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015gb005110" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496248v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domingos F. Urbano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gallois" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013jc009248" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130481v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl M. Smith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hankin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Are Olsen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-6-69-2014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375592v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2014.00010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828526v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glen P. Peters" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andres" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Boden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-6-235-2014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784593v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A. Mckinley" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas R. Bates" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chevallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Doney" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/BG-10-607-2013" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756509v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Koyuk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-125-2013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873395v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Janicot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Karim Gueye" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/JGRC.20107" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01490965v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jwarp.2013.53A037" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ESSDD-6-465-2013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827883v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S12237-013-9608-1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1QB5MXPK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756523v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L. Sabine" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-5-145-2013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753347v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Merlivat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GB004018" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751476v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Giordani" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Redelsperger" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Wade" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48128" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574468v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Gohi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile d'Haese d'Haese" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich S. Schubert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0py00217h" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758927v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1600-0889.2010.00475.X" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758840v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kouadio" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JMARSYS.2010.04.010" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84L20CLZ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759237v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Parard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1600-0889.2010.00503.X" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115134v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2009.01.001" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F3CKDKMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770572v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Danguy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2007JC004146" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330150v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moulin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-25-2247-2007" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160886v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Watson" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam R. Watson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3402/tellusb.v57i5.16565" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162735v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124829v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida F. R&#237;os" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiz F. P&#233;rez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#193;lvarez" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Mintrop" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melchor Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2004.11.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156622v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lefevre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Watson" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olsen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Rios" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.F. Perez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003GL018957" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481758v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ciabrini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Michard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brient" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duchaffaut" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(93)90011-C" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/21678BA46FF30F137F99609388AA9CD9012F3A2E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027418v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire R&#233;rolle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Angelescu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hausot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ea" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867572" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01615652v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone R. Alin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140426v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. El Jai" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201549006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01615665v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>