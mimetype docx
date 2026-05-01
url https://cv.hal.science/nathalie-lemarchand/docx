--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -99,2030 +99,2147 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion : Les transitions de la distribution alimentaire - formes, localisations et acteurs</w:t>
+                <w:t xml:space="preserve">French-speaking geography of retail and consumption: themes, issues and approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+                <w:t xml:space="preserve">Benjamin Wayens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11nlc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014993v1</w:t>
+                <w:t xml:space="preserve">halshs-05600052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CybergeoNet - scientific translations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion : Les transitions de la distribution alimentaire - formes, localisations et acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elissalde Bernard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (2) (n°83), p.149-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601033v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mega-mall, global city and social issues of our times the case of Europacity in Paris</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CybergeoNet - scientific translations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Cauvin-Reymond Cauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissalde Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03211197v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps du dimanche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mega-mall, global city and social issues of our times the case of Europacity in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 114, pp.103205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cities.2021.103205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02905843v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration roumaine-française en géographie. Introduction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le temps du dimanche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (1), pp.3-4</w:t>
+              <w:t xml:space="preserve">CAMBO : CAhiers de la Métropole BOrdelaise </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les rythmes de la ville, #17, pp.56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904068v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02905843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du shopping… souterrain !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Géographie : terre des Hommes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Mondes souterrains, 1577 (avril-mai-juin), pp.40-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02905859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mall in urban landscape are they structural or deconstructing equipment ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collaboration roumaine-française en géographie. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (40), pp.22-29</w:t>
+              <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (1), pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01773821v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Sellin, Amérique du Nord, entre intégration et fragmentation, note de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The mall in urban landscape are they structural or deconstructing equipment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 30</w:t>
+              <w:t xml:space="preserve">Manzar, The Iranian Academic Open Access Journal of Landscape</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (40), pp.22-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01809873v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01773821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Jean-Marc Zaninetti, Les espaces de l’Amérique du Nord ; Canada, États-Unis, Mexique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Corentin Sellin, Amérique du Nord, entre intégration et fragmentation, note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2014, pp.23-24</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01157997v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christmas markets and department-store window displays: examples of retailtainment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu: Jean-Marc Zaninetti, Les espaces de l’Amérique du Nord ; Canada, États-Unis, Mexique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01157970v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu: Jean-Claude Marsan, Montréal et son aménagement. Vivre la ville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Christmas markets and department-store window displays: examples of retailtainment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.23-24</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Waine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">halshs-01158001v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01157970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les langues de la diffusion scientifique : une question pour les géographes et les géographies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu: Jean-Claude Marsan, Montréal et son aménagement. Vivre la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.23-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092330v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01158001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vieillard-Baron : Banlieues et périphéries. Des singularités françaises aux réalités mondiales. Note de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les langues de la diffusion scientifique : une question pour les géographes et les géographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.13941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00984393v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Merlin : Les Grands Ensembles. Des discours utopiques aux « quartiers sensibles , note de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hervé Vieillard-Baron : Banlieues et périphéries. Des singularités françaises aux réalités mondiales. Note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 13</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (17-18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01809866v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00984393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dugot et Michaël Pouzenc : Territoires du commerce et développement durable, note de lecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pierre Merlin : Les Grands Ensembles. Des discours utopiques aux « quartiers sensibles , note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01809870v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les centres commerciaux récréo-commerciaux : une formule exportable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Philippe Dugot et Michaël Pouzenc : Territoires du commerce et développement durable, note de lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 377, pp.39-41</w:t>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-00732267v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01809870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches, nouveaux sujets en géographie du commerce : une géographie renouvelée par l'analyse culturelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Les centres commerciaux récréo-commerciaux : une formule exportable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77, pp.10-24</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 377, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059950v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00732267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la géographie du commerce à la géographie du commerce et de la consommation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches, nouveaux sujets en géographie du commerce : une géographie renouvelée par l'analyse culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 52, pp.139-141</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77, pp.10-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00730394v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de la conférence débat de juin 2007 sur l’état et l’avenir des revues universitaires de géographie en langue française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la géographie du commerce à la géographie du commerce et de la consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52, pp.139-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02939889v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00730394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Compte-rendu de la conférence débat de juin 2007 sur l’état et l’avenir des revues universitaires de géographie en langue française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Paris</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 1, pp.34-44. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02939869v1</w:t>
+                <w:t xml:space="preserve">halshs-02939889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le centre commercial, lieu de consommations et de transactions culturelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Système métropolitain et logique de projet : une approche de la question urbaine en géographie et aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.34-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441720v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement du commerce en Russie : la place de Moscou.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le centre commercial, lieu de consommations et de transactions culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 4, pp.11</w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441733v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moscou : du marché de plein air au Goum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le développement du commerce en Russie : la place de Moscou.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 321, pp.66-68</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00441730v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CULTURE ET COMMERCE DU SYSTEME NATIONAL AMÉRICAIN AU SYSTEME-MONDE : le cas symbole de McDonald's</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Moscou : du marché de plein air au Goum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999</w:t>
+              <w:t xml:space="preserve">Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 321, pp.66-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02939888v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00441730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CULTURE ET COMMERCE DU SYSTEME NATIONAL AMÉRICAIN AU SYSTEME-MONDE : le cas symbole de McDonald's</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupont Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02939888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La fin du Canada français et la mise en place du Canada moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et Terres du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 3 (1), pp.201-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/htn.1997.2600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2132,305 +2249,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization and Geographical knowledge: Some questions and issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Geographical Congress: "Bridging the continents"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03334953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LE DEFI DE LA DIVERSITE : PRODUCTION SCIENTIFIQUE EN GEOGRAPHIE ET MONDIALISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geography for Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01778054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le West Edmonton Mall : Entre Landmark et Site Touristique Canadien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canada: Landscapes and Landmarks </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Dublin, Irlande. pp.10 - 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01559820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Images et produits touristiques dans un espace périphérique : l’Ile du Prince-Édouard à l’Est du Canada, Communication présentée au colloque international de Limoges, 2001: Commerce et requalification des territoires sensibles, CNRS – UGI-IUF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commerce et requalification des territoires sensibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U. de Limoges, CNRS - IGU-IUF, 2001, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01554129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2440,795 +2557,795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragments de Géo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaël Cattaruzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Rouget; Nacima Baron; Amaël Cattaruzza; Nathalie Lemarchand; Bastien Sepúlveda. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Vincennes; Presses Universitaires de Vincennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.230, 2022, Géotraverses, Amaël Cattaruzza; Nathalie Lemarchand; Nicolas Rouget, 978-2-37924-246-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.rouge.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04005035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En quête du dimanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Paquot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Infolio, pp.256, 2016, 978-2-88474-760-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce dans tous ses états</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 2014, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01258790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et culture, analyse géographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie et Cultures, 77, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivre en banlieue : une comparaison France/Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Dictionnaire du commerce et de l'aménagement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René-Paul Desse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fournié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Peter Lang. 2008</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Metton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR), 400 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01811592v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00326856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire du commerce et de l'aménagement</w:t>
+                <w:t xml:space="preserve">Vivre en banlieue : une comparaison France/Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Rennes (PUR), 400 p., 2008</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Jaumain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00326856v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01811592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Banlieue au Canada et en Europe : une perspective comparée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Jaumain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01811593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont L. et N. Lemarchand (éds) 2000. Une multitude de Canadas : production, diffusion et déconstruction des images et des représentations du Canada en Europe, Actes du colloque international du Centre d'Études canadiennes de l'Université de Valenciennes et du Hainaut-Cambrésis, avril 1999, Valenciennes, Presses de l’Université de Valenciennes, 189 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02962030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et lien social. Actes du colloque de Rouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CERAC, Centre européen de recherche sur les activités commerciales et l'aménagement des cadres de vie, pp.320, 1997, Commerce et société, Alain Metton, 978-2-910986-09-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3238,1325 +3355,1325 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Be or Not to Be International: Geographic Knowledge, Globalization and the Question of Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rindra Raharinjanahary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dupont Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vladimir Kolosov, Jacobo García-Álvarez, Michael Heffernan, Bruno Schelhaas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Geographical Century: Essays for the Centenary of the International Geographical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.121-133, 2022, 978-3-031-05418-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05419-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geography of Retailing in France: More than 40 Years of Researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rubén Camilo Lois-González. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographies of Mediterranean Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.221-242, 2021, Springer Geography, 978-3-030-49464-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49464-3_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efekty polsko-francuskiej współpracy w dziedzinie geografii : przeszłość, teraźniejszość, przyszłość [Les effets de la coopération franco-polonaise en géographie : passé, présent, futur]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Więckowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Więckowski M., Jędrusik M., Coudroy de Lille L., Le Blanc A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geografia. Wspólne idee, wspólne wizje. Sto lat współpracy polsko-francuskiej</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-47, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01701939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion, Deuxième partie &amp;quot;Circuits courts et proximité : l’espace local réenchanté ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La production de nouveaux espaces marchands à Séoul : hypermodernité et consommation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hun Hee Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René-Paul Desse ; Sophie Lestrade </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-146, 2016, 978-2-7535-4899-2</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.231-248, 2016, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471431v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de nouveaux espaces marchands à Séoul : hypermodernité et consommation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conclusion, Deuxième partie &amp;quot;Circuits courts et proximité : l’espace local réenchanté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">René-Paul Desse ; Sophie Lestrade </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mutations de l'espace marchand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.231-248, 2016, 978-2-7535-4899-2</w:t>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.141-146, 2016, 978-2-7535-4899-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471441v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de la proximité dans le commerce : la valorisation d'une consommation locale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Desjeux; Philippe Moati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consommations émergentes: la fin d'une société de consommation ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de L'eau, pp.119-136, 2016, 978-2-35687-441-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et sociétés de consommation. Pratiques et espaces de chalandise renouvelés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états. Espaces marchands et enjeux de société.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.225-234, 2014, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et culture : la culture est-elle soluble dans le commerce, et vice-versa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états : espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-266, 2014, Espace et territoires, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commerce et alterconsommateurs ; Consommer autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états, espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.217-224, 2014, ISBN 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01154653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La difficile émergence de la géographie du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Merenne-Schoumaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soumagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Arnaud Gasnier ; Nathalie Lemarchand </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le commerce dans tous ses états. Espaces marchands et enjeux de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.13-20, 2014, 978-2-7535-3276-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01157979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces touristiques, centres commerçants : les lieux de la consommation d’une identité, l’exemple du Vieux-Montréal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Berthold. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les quartiers historiques : pressions, enjeux, actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université Laval, pp.75-86, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01592573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marchés de Montréal : entre dynamique urbaine et identité québécoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-P. Augustin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes québécoises et renouvellement urbain depuis la Révolution tranquille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSHA, pp.73-84, 2010, 978-2-85982-365-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01553658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le magasin de souvenirs et d'artisanat, marqueur spatial du tourisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'empreinte du tourisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.225-251, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géographes français et les études canadiennes (1976 - 2001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Augustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Louis Sanguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">État des lieux de la recherche sur le Canada en France, 1976-2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métropoles du Canada à l'heure de l'intégration nord-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les très grandes villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.133-140, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00441740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4566,139 +4683,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forum des revues francophones de géographie et ouvertes à la géographie / aux géographes. État des lieux, enjeux et coopérations futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deboudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Wayens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.5311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4708,391 +4825,391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hellequin AP &amp; Capon M., (coord.) 2025, Penser les confinements par les territoires : Cohabiter dans l'EspaCe d'Après, rapport scientifique, UMR LADYSS 7533 Programme MAMA 2020-2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Peggy Hellequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bochaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanne Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LADYSS -Laboratoire dynamiques sociales et recomposition des espaces - UMR CNRS 7533. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final CybergeoNet - Traductions scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Kosmopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Aveline-Dubach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Cauvin-Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gravari-Barbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Recherche, de l'Enseignement Supérieur et de l'Innovation; ABES. 2021, 64 p. + 323 p. (annexes)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03419355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dimanche à Paris en 2030</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene d'Agostino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ladyss UMR CNRS 7533. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01104644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5102,91 +5219,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie du commerce et de la consommation : les territoires du commerce distractif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Paris IV-Sorbonne, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04935847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5196,326 +5313,326 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études et communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Coudroy de Lille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irena Mocanu; Lydia Coudroy de Lille; Nathalie Lemarchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum roumain-français de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bucarest, Roumanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue roumaine de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 64 (1 et 2), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02902261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAÇONS D’HABITER LES TERRITOIRES DE LA VILLE D’AUJOURD’HUI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colette Vallat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lesourd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 420, pp.132-205, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones économiques périphériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02947087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5662,51 +5779,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014993v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211197v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103205" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773821v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157970v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092330v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13941" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984393v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732267v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730394v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441733v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441730v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939888v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947063v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2600" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778054v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559820v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554129v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738824v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811592v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourni&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Metton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962030v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838749v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_9" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211152v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49464-3_11" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471431v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hun Hee Cho" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259267v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154653v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592573v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553658v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441739v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939898v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Louis Sanguin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441740v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04935847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesourd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.59" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05600052v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lemarchand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wayens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11nlc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601033v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Kosmopoulos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Aveline-Dubach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond Cauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissalde Bernard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gravari-Barbas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211197v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cities.2021.103205" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02905859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904068v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mocanu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01773821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809873v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157970v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Waine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01158001v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Blanc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13941" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984393v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809866v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00732267v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059950v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00730394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939889v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Peggy Hellequin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picouet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939869v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paris" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.120" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441730v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939888v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupont Louis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947063v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dupont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/htn.1997.2600" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03334953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01778054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01559820v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01554129v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04005035v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#235;l Cattaruzza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sepulveda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouget" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puv-editions.fr/collection/geotraverses/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.rouge.2022.01" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01258790v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738824v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00326856v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Paul Desse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Fourni&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Metton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811592v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Jaumain" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01811593v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02962030v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838749v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Raharinjanahary" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05419-8_9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49464-3_11" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01701939v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Wi&#281;ckowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471441v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hun Hee Cho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471427v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259267v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01093853v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3489" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154653v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boivin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157979v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Merenne-Schoumaker" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soumagne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592573v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01553658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441739v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939898v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Augustin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Louis Sanguin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00441740v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04411732v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deboudt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.5311" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030710v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bochaton" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Clavel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03419355v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Cauvin-Reymond" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Elissalde" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01104644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cohen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene d'Agostino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gaubert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04935847v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902261v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947075v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lesourd" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02947087v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.59" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>