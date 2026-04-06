--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -385,295 +385,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of early strain heterogeneities and localizations in polycrystalline α -Fe during monotonic loading</w:t>
+                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Berger</w:t>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Sadat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103253⟩</w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775644v1</w:t>
+                <w:t xml:space="preserve">hal-03662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">Experimental investigation of early strain heterogeneities and localizations in polycrystalline α -Fe during monotonic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662522v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CristalX: Facilitating simulations for experimentally obtained grain-based microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Csati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duration of solution heat treatment on the evolution of 3D microstructure in AlSi7Cu3 alloy: A quantitative X-ray tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1347,51 +1347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1442,90 +1442,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1969,90 +1969,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2103,90 +2103,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2276,51 +2276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2505,90 +2505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2633,295 +2633,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612309v1</w:t>
+                <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255815v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Investigation of Free-Edge Effects in Laminate Composites Using X-ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4387,295 +4387,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real-time 3-D microtomography investigation of dendritic solidification in an Al-10 wt.% Cu alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Felderbaum</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.01.035⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (5), pp.449-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457075v1</w:t>
+                <w:t xml:space="preserve">hal-00389094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ real-time 3-D microtomography investigation of dendritic solidification in an Al-10 wt.% Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofiane Terzi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">M. Felderbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 61 (5), pp.449-452. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.2300-2310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389094v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by microtomography of 2D image analysis methods for the measurement of average grain coordination and size in an aggregate</w:t>
               </w:r>
@@ -5322,450 +5322,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasticity in cyclic compression precracking</w:t>
+                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of Fracture as a part of DPG Spring Meeting SKM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Condensed Matter Section (SKM) of the German Physical Society (DPG), Mar 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105918v1</w:t>
+                <w:t xml:space="preserve">hal-04788052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
+                <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+                <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
+              <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788052v1</w:t>
+                <w:t xml:space="preserve">hal-04247957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
+                <w:t xml:space="preserve">Analysis of plasticity in cyclic compression precracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fundamentals of Fracture as a part of DPG Spring Meeting SKM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Condensed Matter Section (SKM) of the German Physical Society (DPG), Mar 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247957v1</w:t>
+                <w:t xml:space="preserve">hal-04105918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5807,90 +5807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D study of fatigue crack growth with overload effects in AlSi alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5926,359 +5926,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneities with regards to the material microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021172v1</w:t>
+                <w:t xml:space="preserve">hal-03030937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneities with regards to the material microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030937v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
@@ -6609,51 +6609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
@@ -6676,523 +6676,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669924v1</w:t>
+                <w:t xml:space="preserve">hal-03465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Wang Long</w:t>
+                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465721v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
+                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465617v1</w:t>
+                <w:t xml:space="preserve">hal-01926335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926335v1</w:t>
+                <w:t xml:space="preserve">hal-01669924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
@@ -7316,51 +7316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7476,51 +7476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,51 +7726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9723,51 +9723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional study of fatigue crack propagation using synchrotron X‐ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J y Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10088,252 +10088,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
+                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during partial remelting and solidification of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solidification Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom. pp.316-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.116-117.231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196754v1</w:t>
+                <w:t xml:space="preserve">hal-00203531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during partial remelting and solidification of Al-Cu alloys</w:t>
+                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solidification Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.116-117.231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00203531v1</w:t>
+                <w:t xml:space="preserve">hal-00196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10364,51 +10364,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of behavior and damage mechanism in fatigue of ferrite-pearlite steel with microstructure gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagesh Narasimha Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10476,77 +10476,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un gradient de microstructure sur la propagation de fissure dans les essieux ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10610,51 +10610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a fatigue crack growth law by using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9070D49B"/>
+    <w:nsid w:val="E42F8F0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10956,51 +10956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8E2BEB9"/>
+    <w:nsid w:val="5AA35FD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11190,51 +11190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>