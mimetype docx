--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -385,161 +385,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
+                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
+                <w:t xml:space="preserve">A. Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662522v1</w:t>
+                <w:t xml:space="preserve">hal-03833519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of early strain heterogeneities and localizations in polycrystalline α -Fe during monotonic loading</w:t>
               </w:r>
@@ -653,161 +653,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
+                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. El Bartali</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Tandjaoui</w:t>
+                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833519v1</w:t>
+                <w:t xml:space="preserve">hal-03662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of X‐ray computed tomography and surface in situ analysis combined with digital image correlation method to study low cycle fatigue damage micromechanisms in lost foam casting A319 alloy</w:t>
               </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duration of solution heat treatment on the evolution of 3D microstructure in AlSi7Cu3 alloy: A quantitative X-ray tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,498 +1168,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Langlois</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 794, pp.139920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877391v1</w:t>
+                <w:t xml:space="preserve">hal-02933501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Wang</w:t>
+                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Limodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891999v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 794, pp.139920. </w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (8), pp.3843-3857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933501v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic zone evolution during fatigue crack growth: Digital image correlation coupled with finite elements method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in compacted and spheroidal graphite cast irons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,1090 +1838,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Martel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01665676v1</w:t>
+                <w:t xml:space="preserve">hal-03671549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02737739v1</w:t>
+                <w:t xml:space="preserve">hal-01665676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Osmond</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03671549v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Wang</w:t>
+                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433827v1</w:t>
+                <w:t xml:space="preserve">hal-01612309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419328v1</w:t>
+                <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.426⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612317v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+                <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255815v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Dahdah</w:t>
+                <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
+              <w:t xml:space="preserve">, 2016, 2, pp.3415 - 3422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612309v1</w:t>
+                <w:t xml:space="preserve">hal-01612317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Investigation of Free-Edge Effects in Laminate Composites Using X-ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t>
@@ -3318,64 +3318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Analysis of Fatigue Crack Propagation using X-Ray Tomography, Digital Volume Correlation and Extended Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,1309 +3429,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 51 (6), pp.959-970. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.186-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521190v1</w:t>
+                <w:t xml:space="preserve">hal-00818812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.959-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624446v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00818812v1</w:t>
+                <w:t xml:space="preserve">hal-00624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
+                <w:t xml:space="preserve">3D imaging in material science: Application of X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Rannou</w:t>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Marmottant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00430486v2</w:t>
+                <w:t xml:space="preserve">hal-00569350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Roux</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.1307-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453971v2</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00430486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging in material science: Application of X-ray tomography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bernard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francois Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (8), pp.2957-2967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569350v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t>
+                <w:t xml:space="preserve">In situ real-time 3-D microtomography investigation of dendritic solidification in an Al-10 wt.% Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Felderbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 57, pp.4090-4101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 57, pp.2300-2310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410325v1</w:t>
+                <w:t xml:space="preserve">hal-00457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.4090-4101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00389094v1</w:t>
+                <w:t xml:space="preserve">hal-00410325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ real-time 3-D microtomography investigation of dendritic solidification in an Al-10 wt.% Cu alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Felderbaum</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 57, pp.2300-2310. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (5), pp.449-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457075v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by microtomography of 2D image analysis methods for the measurement of average grain coordination and size in an aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,64 +4791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation by X-Ray tomography of the overall and local microstructural changes occurring during partial remelting of an Al-15.8 wt.% Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5322,152 +5322,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05165795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
+                <w:t xml:space="preserve">Analysis of plasticity in cyclic compression precracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
+              <w:t xml:space="preserve">Fundamentals of Fracture as a part of DPG Spring Meeting SKM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Condensed Matter Section (SKM) of the German Physical Society (DPG), Mar 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788052v1</w:t>
+                <w:t xml:space="preserve">hal-04105918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
               </w:r>
@@ -5568,191 +5551,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of plasticity in cyclic compression precracking</w:t>
+                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamentals of Fracture as a part of DPG Spring Meeting SKM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Condensed Matter Section (SKM) of the German Physical Society (DPG), Mar 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105918v1</w:t>
+                <w:t xml:space="preserve">hal-04788052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5807,77 +5807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D study of fatigue crack growth with overload effects in AlSi alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5926,527 +5926,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneities with regards to the material microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
+              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030937v1</w:t>
+                <w:t xml:space="preserve">hal-03021172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneities with regards to the material microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Photomechanics IDICS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021172v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+                <w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02344481v1</w:t>
+                <w:t xml:space="preserve">hal-01807462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Médéric Langlois</w:t>
+                <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807462v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -6551,648 +6551,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736338v1</w:t>
+                <w:t xml:space="preserve">hal-01669924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465721v1</w:t>
+                <w:t xml:space="preserve">hal-01736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465617v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Médéric Langlois</w:t>
+                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926335v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669924v1</w:t>
+                <w:t xml:space="preserve">hal-03465617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -7297,273 +7297,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+                <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736330v1</w:t>
+                <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736334v1</w:t>
+                <w:t xml:space="preserve">hal-01736330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -8071,51 +8071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic thermal-mechanical fatigue criterion for lost foam casting aluminium alloys based on 2D/3D porosities distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8575,298 +8575,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385672v1</w:t>
+                <w:t xml:space="preserve">hal-01668877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Réthoré</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Loches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01668877v1</w:t>
+                <w:t xml:space="preserve">hal-01385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t>
               </w:r>
@@ -9342,432 +9342,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t>
+                <w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952478v1</w:t>
+                <w:t xml:space="preserve">hal-00521447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
+                <w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952479v1</w:t>
+                <w:t xml:space="preserve">hal-01952478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t>
+                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521447v1</w:t>
+                <w:t xml:space="preserve">hal-01952479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional study of fatigue crack propagation using synchrotron X‐ray microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J y Buffière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9861,51 +9861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,373 +9967,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during solidification and partial remelting of Al-Cu alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESR User meeting (conférence invitée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196762v1</w:t>
+                <w:t xml:space="preserve">hal-00196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during partial remelting and solidification of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom. pp.316-320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.116-117.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during solidification and partial remelting of Al-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">ESR User meeting (conférence invitée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196754v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10476,90 +10476,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d’un gradient de microstructure sur la propagation de fissure dans les essieux ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10597,51 +10597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a fatigue crack growth law by using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E42F8F0C"/>
+    <w:nsid w:val="42579F79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10956,51 +10956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5AA35FD5"/>
+    <w:nsid w:val="245DAD4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11190,51 +11190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>