--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -385,429 +385,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
+                <w:t xml:space="preserve">Experimental investigation of early strain heterogeneities and localizations in polycrystalline α -Fe during monotonic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 153, pp.103253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833519v1</w:t>
+                <w:t xml:space="preserve">hal-03775644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of early strain heterogeneities and localizations in polycrystalline α -Fe during monotonic loading</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Berger</w:t>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Sadat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 153, pp.103253. </w:t>
+              <w:t xml:space="preserve">Metals and Materials International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2022.103253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775644v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fe and Mn Content on the Microstructures and Tensile Behaviour of AlSi7Cu3 Alloy: Thermal Analysis and Tensile Tests</w:t>
+                <w:t xml:space="preserve">2D and 3D Characterization of Damage Mechanisms in A319 Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+                <w:t xml:space="preserve">A. El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiangzhen Zhu</w:t>
+                <w:t xml:space="preserve">A. Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metals and Materials International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (9), pp.2118-2133. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12540-021-01116-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-022-00917-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662522v1</w:t>
+                <w:t xml:space="preserve">hal-03833519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of X‐ray computed tomography and surface in situ analysis combined with digital image correlation method to study low cycle fatigue damage micromechanisms in lost foam casting A319 alloy</w:t>
               </w:r>
@@ -923,51 +923,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CristalX: Facilitating simulations for experimentally obtained grain-based microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoltan Csati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of duration of solution heat treatment on the evolution of 3D microstructure in AlSi7Cu3 alloy: A quantitative X-ray tomography study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Balloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1168,498 +1168,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Limodin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Raphaël Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139920⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02933501v1</w:t>
+                <w:t xml:space="preserve">hal-02877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+                <w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51 (8), pp.3843-3857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877391v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Synchrotron Radiation–Computed Tomography In-Situ Observations and Digital Volume Correlation to Study Low-Cycle Fatigue Damage Micromechanisms in Lost Foam Casting A319 Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">In-situ 3D characterization of tensile damage mechanisms in A319 aluminium alloy using X-ray tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 51 (8), pp.3843-3857. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 794, pp.139920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-020-05839-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2020.139920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891999v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic zone evolution during fatigue crack growth: Digital image correlation coupled with finite elements method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mederic Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1710,64 +1710,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in compacted and spheroidal graphite cast irons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1838,1090 +1838,1090 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+                <w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Osmond</w:t>
+                <w:t xml:space="preserve">Corentin Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03671549v1</w:t>
+                <w:t xml:space="preserve">hal-01665676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth law identification by Digital Image Correlation and electrical potential method for ductile cast iron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665676v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Fe content on the damage mechanism in A319 aluminum alloy: Tensile tests and digital image correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Influence of Sr, Fe and Mn content and casting process on the microstructures and mechanical properties of AlSi7Cu3 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Special Issue on ‘Modern Imaging Techniques in Fracture and Damage Analyses’: Selected papers from the 21st European Conference of Fracture (ECF 21), held in Catania, Sicily, Italy, on 20–24 June 2016, 183, pp.94-108. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 689, pp.286-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2017.02.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737739v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03671549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Dahdah</w:t>
+                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612309v1</w:t>
+                <w:t xml:space="preserve">hal-01433827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+                <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01255815v1</w:t>
+                <w:t xml:space="preserve">hal-01419328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Wang</w:t>
+                <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaidao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3415 - 3422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433827v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/str.12193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419328v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage investigation in A319 aluminum alloy by digital image correlation during in-situ tensile tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaidao Li</w:t>
+                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Quaegebeur</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 2, pp.3415 - 3422. </w:t>
+              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612317v1</w:t>
+                <w:t xml:space="preserve">hal-01612309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Investigation of Free-Edge Effects in Laminate Composites Using X-ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -2946,51 +2946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Brieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 324, pp.57-62. </w:t>
@@ -3318,64 +3318,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional Analysis of Fatigue Crack Propagation using X-Ray Tomography, Digital Volume Correlation and Extended Finite Element Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3429,920 +3429,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Limodin</w:t>
+                <w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (3), pp.186-193. </w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (6), pp.959-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818812v1</w:t>
+                <w:t xml:space="preserve">hal-00521190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and artifact correction for volume correlation measurements using tomographic images from a laboratory X-ray source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-010-9397-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.683-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00521190v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital volume correlation analyses of synchrotron tomographic images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D X-ray Microtomography Volume Correlation to Study Fatigue Crack Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.186-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309324711409999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00624446v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D imaging in material science: Application of X-ray tomography</w:t>
+                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Salvo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariane Marmottant</w:t>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 199, pp.1307-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569350v1</w:t>
+                <w:t xml:space="preserve">hal-00430486v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional experimental and numerical multiscale analysis of a fatigue crack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Ludwig</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2009.09.013⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (8), pp.2957-2967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00430486v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453971v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of closure on the 3D propagation of fatigue cracks in a nodular cast iron investigated by X-ray tomography and 3D volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D imaging in material science: Application of X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Marmottant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Hild</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11 (9-10), pp.641-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2010.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.01.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00453971v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ real-time 3-D microtomography investigation of dendritic solidification in an Al-10 wt.% Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Felderbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4387,351 +4387,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Terzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 61 (5), pp.449-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00410325v1</w:t>
+                <w:t xml:space="preserve">hal-00389094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray tomography observation of inhomogeneous deformation in semi-solid aluminum alloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crack closure and stress intensity factor measurements in nodular graphite cast iron using three-dimensional correlation of laboratory X-ray microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 61 (5), pp.449-452. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 57, pp.4090-4101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2009.04.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2009.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389094v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00410325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment by microtomography of 2D image analysis methods for the measurement of average grain coordination and size in an aggregate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Delannay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,64 +4791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ investigation by X-Ray tomography of the overall and local microstructural changes occurring during partial remelting of an Al-15.8 wt.% Cu alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet-Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,64 +5354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamentals of Fracture as a part of DPG Spring Meeting SKM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Condensed Matter Section (SKM) of the German Physical Society (DPG), Mar 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5430,342 +5430,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
+                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fatigue Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247957v1</w:t>
+                <w:t xml:space="preserve">hal-04788052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
+                <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
+                <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, cetim, Nov 2023, Senlis, France, France</w:t>
+              <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788052v1</w:t>
+                <w:t xml:space="preserve">hal-04247957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D study of overload effects on fatigue crack growth through X-ray tomography and image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5807,90 +5807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ 3D study of fatigue crack growth with overload effects in AlSi alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Sanciet--Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5932,90 +5932,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6057,51 +6057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixel-wise full-field strain measurements for analysis of strain heterogeneities with regards to the material microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6176,277 +6176,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01807462v1</w:t>
+                <w:t xml:space="preserve">hal-02344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+                <w:t xml:space="preserve">A cyclic plasticity study by coupling Digital Image Correlation and Finite Elements methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Photomechanics 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02344481v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -6484,51 +6484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
@@ -6596,51 +6596,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6676,523 +6676,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Long Wang</w:t>
+                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736338v1</w:t>
+                <w:t xml:space="preserve">hal-03465721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926335v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amorçage et propagation de fissures de fatigue dans un alliage Al-Si A319 lors d'essais in situ de fatigue oligocyclique sous tomographie synchrotron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465721v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination d'une loi de propagation de fissure de fatigue et étude de la plasticité cyclique par Corrélation d'Images Numériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une technique de couplage de Corrélation d'Images et de Méthode des Éléments Finis appliquée à la fissuration en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465617v1</w:t>
+                <w:t xml:space="preserve">hal-01926335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -7230,51 +7230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
@@ -7297,273 +7297,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736334v1</w:t>
+                <w:t xml:space="preserve">hal-01736330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a fatigue crack growth law and the influence of the local plasticity by using Digital Image Correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Conference on Fracture, ECF21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736330v1</w:t>
+                <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -7588,51 +7588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7726,51 +7726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
@@ -7851,51 +7851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
@@ -8071,51 +8071,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probabilistic thermal-mechanical fatigue criterion for lost foam casting aluminium alloys based on 2D/3D porosities distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8244,51 +8244,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8361,51 +8361,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8575,406 +8575,406 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668877v1</w:t>
+                <w:t xml:space="preserve">hal-01736267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Artifact Correction for DVC Measurements Using a Laboratory X‐Ray Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Annual Conference on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Costa Mesa, United States. pp.217-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4235-6_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De la corrélation d’images volumiques à la mécanique du matériau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Combescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t>
+              <w:t xml:space="preserve">Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Loches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736267v1</w:t>
+                <w:t xml:space="preserve">hal-01385672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
@@ -9342,402 +9342,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t>
+                <w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Gravouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t>
+              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00521447v1</w:t>
+                <w:t xml:space="preserve">hal-01952478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When X-FEM ideas join the gap between experiments measures and numerical simulations: 3D fatigue crack propagation</w:t>
+                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV European Conference on Computational Mechanics</w:t>
+              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952478v1</w:t>
+                <w:t xml:space="preserve">hal-01952479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of numerical methods with experiments and measures : application to 3D fatigue crack growth</w:t>
+                <w:t xml:space="preserve">3D fatigue crack propagation understanding through a combined use of 3D X Tomography, eXtended-Finite Element Method and eXtended-Digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Gravouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semi-plenary lecture, ECCM 2010, IV European Conference on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Fatigue Damage of Structural Materials VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952479v1</w:t>
+                <w:t xml:space="preserve">hal-00521447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three‐dimensional study of fatigue crack propagation using synchrotron X‐ray microtomography</w:t>
               </w:r>
@@ -9861,51 +9861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray microtomography, X-3D-Digital Image Correlation and X-FEM multigrid, a general tool for 3D crack growth law identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baietto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Combescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9967,373 +9967,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during solidification and partial remelting of Al-Cu alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Salvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Boller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">ESR User meeting (conférence invitée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196754v1</w:t>
+                <w:t xml:space="preserve">hal-00196762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during partial remelting and solidification of Al-Cu alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Boller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Di Michiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solidification Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Londres, United Kingdom. pp.316-320, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.116-117.231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00203531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ fast X-Ray tomography investigation of microstructural changes occurring during solidification and partial remelting of Al-Cu alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation 3D par microtomographie X in-situ des évolutions microstructurales se produisant à l'état semi-solide dans des alliages Al-Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Salvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Suéry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Dimichiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESR User meeting (conférence invitée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">JA 2007 SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196762v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10345,316 +10345,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of behavior and damage mechanism in fatigue of ferrite-pearlite steel with microstructure gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nagesh Narasimha Prasad</w:t>
+                <w:t xml:space="preserve">Influence d’un gradient de microstructure sur la propagation de fissure dans les essieux ferroviaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Faham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradient de contrainte</w:t>
+              <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradients de contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105854v1</w:t>
+                <w:t xml:space="preserve">hal-04105885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d’un gradient de microstructure sur la propagation de fissure dans les essieux ferroviaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+                <w:t xml:space="preserve">Identification of behavior and damage mechanism in fatigue of ferrite-pearlite steel with microstructure gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Narasimha Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradients de contrainte</w:t>
+              <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradient de contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105885v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of a fatigue crack growth law by using Digital Image Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10808,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42579F79"/>
+    <w:nsid w:val="7107681B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10956,51 +10956,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="245DAD4B"/>
+    <w:nsid w:val="A8A6C370"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11190,51 +11190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-limodin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0768-2676" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190890126" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lamcube.univ-lille.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956178v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107476" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662522v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaidao Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Quaegebeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangzhen Zhu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12540-021-01116-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Balloy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchar.2021.110919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933501v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139920" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mederic Langlois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Witz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Najjar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.04.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02311920v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.105319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Martel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737739v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Osmond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.02.041" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.426" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lecomte-Grosbras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Brieu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-014-9891-1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713478v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baietto" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Combescure" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gravouil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.12.1-2.131-152" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717486v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.05.017" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521190v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-010-9397-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624446v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Ludwig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711409999" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818812v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000235" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJLRLW8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430486v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2009.09.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453971v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Roux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.01.024" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569350v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Salvo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Su&#233;ry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Marmottant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2010.12.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84DGWV4F-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Felderbaum" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.01.035" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389094v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Terzi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2009.04.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410325v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.05.005" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389064v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Delannay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.10.030" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00197082v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Dimichiel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2007.01.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Verreman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.034" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325226v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tarfa" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-2695.2003.00682.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7F91F6F5C66B4189456FC0433FD7C72306A6838/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499949v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165795v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet-Munier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105918v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Faham" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788052v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sanciet--Munier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775903v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807462v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Langlois" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465721v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Long" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465617v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926335v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612327v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szmytka" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osmond" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Adrien" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141205005" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cristol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Hentati" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lejay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Hauss" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668877v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4235-6_30" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF67A50CFA6F349869484FB631A79476F4707A44/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722061v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668796v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffi&#232;re" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9796-8_42" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/597E38F8DBA08217230CFCBA921F721A73F7A45B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952478v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952479v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521447v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668808v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J y Buffi&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Hild" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951837v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196762v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Salvo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Su&#233;ry" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Boller" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dimichiel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203531v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Di Michiel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.116-117.231" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196754v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105885v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736342v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>