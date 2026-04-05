--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Long </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat d'Avignon de 1967 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of territorial resilience potential indicators to coastal hazards through the use of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.107350. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flooding in Asian megadeltas: recent advances, persistent challenges, and call for actions amidst local and global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e2024RG000846. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024RG000846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.109465. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis et patrimoine : les zones humides rétro-littorales face aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rivaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of UAVs for Island Coastal Environment and Risk Monitoring: Towards a Resilience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones7030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities and solidarities: interactions and impacts of sea-level-rise adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.art27. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-13117-270127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh's vulnerability to cyclonic coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Uddin Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fanchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.729 - 751. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-729-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting to hazards and environmental inequalities in coastal urban areas: what kind of resilience for these territories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-1087-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation to foster social learning on coastal flooding prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier B Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus face à la qualité du territoire, une approche par les inégalités environnementales et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les politiques d’urbanisation se traduisent-elles dans le paysage urbain : une approche par les métriques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy assessment of coastal topography derived from uav images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B1-1127-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Topography of a Dynamic Tidal Inlet Using UAV Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Remote Sensing in Coastal Environments, 8 (387), </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave climate and inlet channel meander bend control spit breaching and migration of a new inlet: La Coubre Sandspit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ozenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue - Proceedings of the 13th International Coastal Symposium 70, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI70-019.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un développement durable de l'aire urbanisée de la région Ile-de-France : une démarche amorcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces verts urbains : étude exploratoire des pratiques et du ressenti des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (3), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-005-9001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analysed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (2), pp.315-351. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Layer of Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.449-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissus urbain pour des applications climatologiques; Cas de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 15 ; pp. 487-512 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of urban features for Copenhagen metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.11183-11213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissu urbain pour des applications climatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.487-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same framework, different implementations: exploring the territorial equity dimension of sea-flood risk reduction measures in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : Gérez le risque de submersion ! Un dispositif participatif de sensibilisation à la gestion du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental inequalities on the resilient potential of a coastal city subjected to natural hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Norfolk, United States. 2002, 4. Symposium on the Urban Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for risk analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : une simulation interactive pour expérimenter des stratégies alternatives de prévention du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bergossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFMAR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities on the coast of north Charente-Maritime department in exposure to hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation of coastal flooding: building social learning on prevention measures with decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Local Climate Zones by using socio-economic and topographic vectorial databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the coast a vector of socio-environmental inequalities in coastal urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary urban issues conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouju Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegDUD project: Role of vegetation in sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC: 8th International Conference on Urban Climates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, DUBLIN, Ireland. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la très haute résolution spatiale aux modélisations urbaines : le projet fédératif TU de l'IRSTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS La très haute résolution spatiale en télédétection urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analyzed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Internation Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et modes d'occupation des sols en milieu urbain: Définition des quartiers sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of short and long-term modelled latent, sensible, and storage heat fluwes employing numerical weather prediction model with and without urbanized modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting of the European Meteorological Society (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SIG dans l'étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between temperature and classification of urban fabric on Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de sensibilité pour la simulation de l'écoulement atmosphérique sur Marseille, en fonction de la variabilité spatiale du tissu urbain, avec le modèle SUBMESO et le logiciel DFMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de sol SM2-U - premiers résultats sur le quartier de l'IUT Saint Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban data base analysis for mapping morphlogy and aerodynamic parameters : the case of St Jerome sub-urban area, in Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cover modes and thermodynamic parameters from urban data base and satellite data : comparaison for Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des SIG dans l’étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE (été 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trebouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a software to describe the city morphology and to compute aerodynamic parameters from an urban data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du flux de chaleur sensible en milieu urbain par scintillométrie LAS: premiers résultats sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Jan 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations de NO2 développement d'un SIG et influence de la météorologie à Dijon durant l'hiver 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nice, France. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBL/CLU-Escompte, a Validation Experiment for Urban Scale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTRAC-2-Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Garmish-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Long </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities and adaptation strategies in coastal areas: an empirical study of the Charente channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15sau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of territorial resilience potential indicators to coastal hazards through the use of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.107350. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flooding in Asian megadeltas: recent advances, persistent challenges, and call for actions amidst local and global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e2024RG000846. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024RG000846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.109465. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis et patrimoine : les zones humides rétro-littorales face aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rivaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of UAVs for Island Coastal Environment and Risk Monitoring: Towards a Resilience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones7030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities and solidarities: interactions and impacts of sea-level-rise adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.art27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-13117-270127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh's vulnerability to cyclonic coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Uddin Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fanchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.729 - 751. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-729-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting to hazards and environmental inequalities in coastal urban areas: what kind of resilience for these territories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-1087-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation to foster social learning on coastal flooding prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier B Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus face à la qualité du territoire, une approche par les inégalités environnementales et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les politiques d’urbanisation se traduisent-elles dans le paysage urbain : une approche par les métriques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy assessment of coastal topography derived from uav images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B1-1127-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Topography of a Dynamic Tidal Inlet Using UAV Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Remote Sensing in Coastal Environments, 8 (387), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave climate and inlet channel meander bend control spit breaching and migration of a new inlet: La Coubre Sandspit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ozenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue - Proceedings of the 13th International Coastal Symposium 70, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI70-019.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un développement durable de l'aire urbanisée de la région Ile-de-France : une démarche amorcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces verts urbains : étude exploratoire des pratiques et du ressenti des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (3), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-005-9001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analysed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (2), pp.315-351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Layer of Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.449-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissus urbain pour des applications climatologiques; Cas de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 15 ; pp. 487-512 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of urban features for Copenhagen metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.11183-11213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissu urbain pour des applications climatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.487-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat d'Avignon de 1967 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same framework, different implementations: exploring the territorial equity dimension of sea-flood risk reduction measures in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : Gérez le risque de submersion ! Un dispositif participatif de sensibilisation à la gestion du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental inequalities on the resilient potential of a coastal city subjected to natural hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Norfolk, United States. 2002, 4. Symposium on the Urban Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for risk analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : une simulation interactive pour expérimenter des stratégies alternatives de prévention du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bergossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFMAR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities on the coast of north Charente-Maritime department in exposure to hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation of coastal flooding: building social learning on prevention measures with decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Local Climate Zones by using socio-economic and topographic vectorial databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the coast a vector of socio-environmental inequalities in coastal urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary urban issues conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouju Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegDUD project: Role of vegetation in sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC: 8th International Conference on Urban Climates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, DUBLIN, Ireland. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la très haute résolution spatiale aux modélisations urbaines : le projet fédératif TU de l'IRSTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS La très haute résolution spatiale en télédétection urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analyzed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Internation Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et modes d'occupation des sols en milieu urbain: Définition des quartiers sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of short and long-term modelled latent, sensible, and storage heat fluwes employing numerical weather prediction model with and without urbanized modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting of the European Meteorological Society (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SIG dans l'étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de sensibilité pour la simulation de l'écoulement atmosphérique sur Marseille, en fonction de la variabilité spatiale du tissu urbain, avec le modèle SUBMESO et le logiciel DFMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between temperature and classification of urban fabric on Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de sol SM2-U - premiers résultats sur le quartier de l'IUT Saint Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban data base analysis for mapping morphlogy and aerodynamic parameters : the case of St Jerome sub-urban area, in Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cover modes and thermodynamic parameters from urban data base and satellite data : comparaison for Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des SIG dans l’étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE (été 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trebouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a software to describe the city morphology and to compute aerodynamic parameters from an urban data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du flux de chaleur sensible en milieu urbain par scintillométrie LAS: premiers résultats sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Jan 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations de NO2 développement d'un SIG et influence de la météorologie à Dijon durant l'hiver 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nice, France. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBL/CLU-Escompte, a Validation Experiment for Urban Scale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTRAC-2-Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Garmish-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836776v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04692591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107350" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194839v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7030206" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1087-2021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590667v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B Bertin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.09.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-724VNW8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415797v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveiller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozenne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganthy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-019.1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253133v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253139v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659354v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-9001-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6MG3XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138643v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9050-z" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5N22L9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324903v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irvine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimmond" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergomard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327983v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahura" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324906v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980141v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Harel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397572v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764275v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bergossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382549v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252819v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350717v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068816v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156091v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156042v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baklanov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trebouet" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155989v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155995v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155988v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155985v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155937v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763114v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155934v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447680v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monteiro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155941v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lorin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Harel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04692591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7030206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1087-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-724VNW8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17666" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganthy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-019.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-9001-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6MG3XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9050-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5N22L9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irvine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimmond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergomard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327983v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bergossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350717v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068816v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baklanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trebouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155937v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monteiro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lorin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>