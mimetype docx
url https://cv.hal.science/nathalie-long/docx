--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Long </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities and adaptation strategies in coastal areas: an empirical study of the Charente channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15sau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of territorial resilience potential indicators to coastal hazards through the use of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.107350. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flooding in Asian megadeltas: recent advances, persistent challenges, and call for actions amidst local and global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e2024RG000846. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024RG000846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.109465. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis et patrimoine : les zones humides rétro-littorales face aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rivaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of UAVs for Island Coastal Environment and Risk Monitoring: Towards a Resilience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones7030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities and solidarities: interactions and impacts of sea-level-rise adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.art27. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-13117-270127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh's vulnerability to cyclonic coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Uddin Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fanchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.729 - 751. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-729-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting to hazards and environmental inequalities in coastal urban areas: what kind of resilience for these territories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-1087-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation to foster social learning on coastal flooding prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier B Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus face à la qualité du territoire, une approche par les inégalités environnementales et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les politiques d’urbanisation se traduisent-elles dans le paysage urbain : une approche par les métriques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy assessment of coastal topography derived from uav images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B1-1127-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Topography of a Dynamic Tidal Inlet Using UAV Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Remote Sensing in Coastal Environments, 8 (387), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave climate and inlet channel meander bend control spit breaching and migration of a new inlet: La Coubre Sandspit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ozenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue - Proceedings of the 13th International Coastal Symposium 70, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI70-019.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un développement durable de l'aire urbanisée de la région Ile-de-France : une démarche amorcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces verts urbains : étude exploratoire des pratiques et du ressenti des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (3), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-005-9001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analysed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (2), pp.315-351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Layer of Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.449-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissus urbain pour des applications climatologiques; Cas de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 15 ; pp. 487-512 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of urban features for Copenhagen metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.11183-11213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissu urbain pour des applications climatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.487-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat d'Avignon de 1967 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same framework, different implementations: exploring the territorial equity dimension of sea-flood risk reduction measures in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : Gérez le risque de submersion ! Un dispositif participatif de sensibilisation à la gestion du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental inequalities on the resilient potential of a coastal city subjected to natural hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Norfolk, United States. 2002, 4. Symposium on the Urban Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for risk analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : une simulation interactive pour expérimenter des stratégies alternatives de prévention du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bergossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFMAR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities on the coast of north Charente-Maritime department in exposure to hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation of coastal flooding: building social learning on prevention measures with decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Local Climate Zones by using socio-economic and topographic vectorial databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the coast a vector of socio-environmental inequalities in coastal urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary urban issues conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouju Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegDUD project: Role of vegetation in sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC: 8th International Conference on Urban Climates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, DUBLIN, Ireland. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la très haute résolution spatiale aux modélisations urbaines : le projet fédératif TU de l'IRSTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS La très haute résolution spatiale en télédétection urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analyzed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Internation Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et modes d'occupation des sols en milieu urbain: Définition des quartiers sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of short and long-term modelled latent, sensible, and storage heat fluwes employing numerical weather prediction model with and without urbanized modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting of the European Meteorological Society (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SIG dans l'étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de sensibilité pour la simulation de l'écoulement atmosphérique sur Marseille, en fonction de la variabilité spatiale du tissu urbain, avec le modèle SUBMESO et le logiciel DFMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between temperature and classification of urban fabric on Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de sol SM2-U - premiers résultats sur le quartier de l'IUT Saint Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban data base analysis for mapping morphlogy and aerodynamic parameters : the case of St Jerome sub-urban area, in Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cover modes and thermodynamic parameters from urban data base and satellite data : comparaison for Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des SIG dans l’étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE (été 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trebouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a software to describe the city morphology and to compute aerodynamic parameters from an urban data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du flux de chaleur sensible en milieu urbain par scintillométrie LAS: premiers résultats sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Jan 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations de NO2 développement d'un SIG et influence de la météorologie à Dijon durant l'hiver 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nice, France. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBL/CLU-Escompte, a Validation Experiment for Urban Scale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTRAC-2-Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Garmish-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Long </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities and adaptation strategies in coastal areas: an empirical study of the Charente channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15sau⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualization of territorial resilience potential indicators to coastal hazards through the use of unmanned aerial vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean and Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 257, pp.107350. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ocecoaman.2024.107350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal flooding in Asian megadeltas: recent advances, persistent challenges, and call for actions amidst local and global changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Seeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reviews of Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (4), pp.e2024RG000846. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024RG000846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding sediment and carbon accumulation in macrotidal minerogenic saltmarshes for climate resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire Perello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 467, pp.109465. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2024.109465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747483v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compromis et patrimoine : les zones humides rétro-littorales face aux changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Dedinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boschet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Cazals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rivaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.22214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04375150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of UAVs for Island Coastal Environment and Risk Monitoring: Towards a Resilience Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (3), pp.206. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/drones7030206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities and solidarities: interactions and impacts of sea-level-rise adaptation policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bazart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (1), pp.art27. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5751/es-13117-270127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting a Resilience Observatory to Climate Risks in French Polynesia: From Valorization of Preexisting Data to Low-Cost Data Acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.359. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w14030359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bangladesh's vulnerability to cyclonic coastal flooding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Uddin Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Fanchette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (3), pp.729 - 751. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-22-729-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03601534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for adapting to hazards and environmental inequalities in coastal urban areas: what kind of resilience for these territories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (3), pp.1087-1100. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/nhess-21-1087-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical prediction of the nocturnal urban heat island intensity based on urban morphology and geographical factors - An investigation based on numerical model results for a large ensemble of French cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 737, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02955556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation to foster social learning on coastal flooding prevention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier B Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 98, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2017.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01590667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élus face à la qualité du territoire, une approche par les inégalités environnementales et écologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les politiques d’urbanisation se traduisent-elles dans le paysage urbain : une approche par les métriques spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (2), </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.17666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01415797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy assessment of coastal topography derived from uav images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XLI-B1-1127-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01453451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the Topography of a Dynamic Tidal Inlet Using UAV Imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Millescamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue Remote Sensing in Coastal Environments, 8 (387), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8050387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01340509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave climate and inlet channel meander bend control spit breaching and migration of a new inlet: La Coubre Sandspit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ozenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ganthy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Coastal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Special Issue - Proceedings of the 13th International Coastal Symposium 70, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2112/SI70-019.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate change: A systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Aguejdad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Avner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (2), pp.407-429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un développement durable de l'aire urbanisée de la région Ile-de-France : une démarche amorcée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leveiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.18-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les espaces verts urbains : étude exploratoire des pratiques et du ressenti des usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Tonini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118 (3), pp.449-476. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-005-9001-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analysed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Barrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (2), pp.315-351. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00138643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissus urbain pour des applications climatologiques; Cas de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 15 ; pp. 487-512 ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the sensible heat flux over urban areas using large aperture scintillometry: case study of Marseille city during the ESCOMPTE experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary Layer of Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 118, pp.449-476</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The urban boundary-layer field campaign in Marseille (UBL/CLU-ESCOMPTE): set-up and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Augustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bastin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boundary-Layer Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 114 (2), pp.315-365. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-004-9241-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00111637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large eddy simulation of urban features for Copenhagen metropolitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics Discussions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (6), pp.11183-11213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification morphologique du tissu urbain pour des applications climatologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.487-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00324906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de gestion de données du projet &amp;quot;Evolution de l'identité PAtrimoniale des Marais des Pertuis charentais en réponse à l'Aléa de Submersion marine (PAMPAS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Breilh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LIENSs (UMR 7266). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White paper: Monitoring the evolution of coastal zones under various forcing factors using space-based observing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ablain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anny Cazenave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champollion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Space Science Institute (ISS). 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet MUSCADE, Modélisation Urbaine et Stratégies d’adaptation au Changement Climatique pour Anticiper la Demande et la production Énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat d'Avignon de 1967 à 1997</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Delecolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same framework, different implementations: exploring the territorial equity dimension of sea-flood risk reduction measures in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geography Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04980141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards carbon neutrality by 2040 in La Rochelle metropolitan area (France): quantifying the role of wetlands and littoral zone in the capture and sequestration of blue carbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Agogué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Azémar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA 59 Using the best scientific knowledge for the sustainable management of estuaries and coastal seas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la reconnexion d’un marais d’eau douce à la mer sur l’ichtyofaune: Cas du marais côtier urbain de Tasdon en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Kohler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Dubillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « La mer monte : des espaces naturels aux territoires littoraux, quelles stratégies d’adaptation ? »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04686804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la précision verticale du modèle numérique de surface à partir d’images acquises avec l’eBee X RTK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lachaussee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Saint-Pierre-d'Oléron, France. 8, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de l'identité patrimoniale des marais en réponse à l'aléa de submersion marine : cas des Pertuis charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Restauration et reconnexion des marais littoraux (Regards croisés sur une solution d’adaptation aux changements globaux)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04678959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : Gérez le risque de submersion ! Un dispositif participatif de sensibilisation à la gestion du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montpelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of environmental inequalities on the resilient potential of a coastal city subjected to natural hazard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Chancibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Symposium on the Urban Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Norfolk, United States. 2002, 4. Symposium on the Urban Environment</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme web pour sensibiliser à l'évolution du patrimoine des marais littoraux face au risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Projet PAMPAS, Nov 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des submersions marines sur les marais littoraux des Pertuis Charentais : une approche multidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Polsenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pétillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Mayen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque PAMPAS « Le patrimoine des marais littoraux face aux changements globaux»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04679097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The heritage identity of marshes: a new approach to analyze their future in response to climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lacoue-Labarthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Vagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scientific resilience observatory for the Pacific islands and coasts: some results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jessin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for risk analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04251422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LittoSIM : une simulation interactive pour expérimenter des stratégies alternatives de prévention du risque de submersion marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Bergossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFMAR 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, La défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental inequalities on the coast of north Charente-Maritime department in exposure to hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cornut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICE Coastal Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02397549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative gis to increase resilience of coastal environments with non-structural measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OCEANEXT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A participative process to decrease coastal vulnerabilities and optimize land use transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Serre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Heinzlef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th ERSA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory simulation of coastal flooding: building social learning on prevention measures with decision-makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Amalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Anselme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Congress on Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01382549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building Local Climate Zones by using socio-economic and topographic vectorial databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Pignon-Mussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting cities to climate Change : a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Viguie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is the coast a vector of socio-environmental inequalities in coastal urban areas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary urban issues conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Open Source Geospatial Research &amp; Education Symposium OGRS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ari Jolma; Pekka Sarkola; Lassi Lehto, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the methodology (pixel-based vs object-based) to extract urban vegetation from VHR images in different urban zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Geobia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of history of the rotation of agricultural parcels through open-source tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lescalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bretagnolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ba-Huy Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouju Alain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THIRD OPEN SOURCE GEOSPATIAL RESEARCH &amp; EDUCATION SYMPOSIUM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Espoo, Finland. pp.115-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting Cities to Climate change: a systemic modelling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Marchadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC8 (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vegetation: data acquisition and management in OrbisGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Green Infrastructure Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01093372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VegDUD project: Role of vegetation in sustainable urban development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Gutleben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Michel Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUC: 8th International Conference on Urban Climates</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, DUBLIN, Ireland. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A combined approach to detect urban features from multi-spectral and radardata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: IEEE International Geoscience &amp; Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.1469-1472, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/igarss.2010.5653268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">urbSAT: from spatial SQL to urban indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando González Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Free and Open Source Software for Geospatial Conference - FOSS4G'2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of spatial indicators for urban terrain characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00329504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apport de la très haute résolution spatiale aux modélisations urbaines : le projet fédératif TU de l'IRSTV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Launeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Simonetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier PNTS La très haute résolution spatiale en télédétection urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban thermodynamic island in a coastal city analyzed from an optimized surface network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lemonsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Internation Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10546-006-9050-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00068816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphologie et modes d'occupation des sols en milieu urbain: Définition des quartiers sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of short and long-term modelled latent, sensible, and storage heat fluwes employing numerical weather prediction model with and without urbanized modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mahura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Baklanov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th annual meeting of the European Meteorological Society (EMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01156042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des SIG dans l'étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de sensibilité pour la simulation de l'écoulement atmosphérique sur Marseille, en fonction de la variabilité spatiale du tissu urbain, avec le modèle SUBMESO et le logiciel DFMap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between temperature and classification of urban fabric on Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation du modèle de sol SM2-U - premiers résultats sur le quartier de l'IUT Saint Jérôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Penelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ESCOMPTE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des SIG dans l’étude du climat urbain : cas de Marseille pendant la campagne ESCOMPTE (été 2001)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saida Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Trebouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’Association Internationale de Climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban cover modes and thermodynamic parameters from urban data base and satellite data : comparaison for Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kermadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Trebouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban data base analysis for mapping morphlogy and aerodynamic parameters : the case of St Jerome sub-urban area, in Marseille during ESCOMPTE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lodz, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a software to describe the city morphology and to compute aerodynamic parameters from an urban data base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kergomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du flux de chaleur sensible en milieu urbain par scintillométrie LAS: premiers résultats sur Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sue Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Expérimentation et Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Météo France. FRA., Jan 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensible heat flux estimated over the city of Marseille, using a LAS scintillometer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Lagouarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Irvine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grimmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th symposium on Urban Climatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Norfolk, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concentrations de NO2 développement d'un SIG et influence de la météorologie à Dijon durant l'hiver 1999</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monteiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chabin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Facchinetti-Mannone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème colloque de l'association internationale de climatologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Nice, France. pp.509-516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UBL/CLU-Escompte, a Validation Experiment for Urban Scale Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.G. Mestayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Rosant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Calmet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROTRAC-2-Symposium,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Garmish-Partenkirchen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01155941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiographie urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendall Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lepetit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01146361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId288"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Harel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04692591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7030206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1087-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-724VNW8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17666" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganthy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-019.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-9001-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6MG3XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9050-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5N22L9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irvine" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimmond" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699475v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergomard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327983v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bergossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350717v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068816v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baklanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trebouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155988v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762273v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155937v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monteiro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lorin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Harel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15sau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-04692591v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jessin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Heinzlef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Serre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocecoaman.2024.107350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842545v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Seeger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paszkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marcos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024RG000846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747483v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Amann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Perello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2024.109465" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04375150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Dedinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boschet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rivaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22214" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones7030206" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03597828v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/es-13117-270127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14030359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601534v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bernard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Uddin Khan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fanchette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-22-729-2022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-21-1087-2021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955556v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gardes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Marques" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590667v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Anselme" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Beck" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B Bertin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2017.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-724VNW8G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01415797v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leveiller" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.17666" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453451v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Millescamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pouget" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dumont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XLI-B1-1127-2016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340509v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8050387" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ozenne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ganthy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2112/SI70-019.1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01136215v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Marchadier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Aguejdad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Avner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.03.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253133v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253139v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Tonini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Grimmond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-005-9001-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GB6MG3XJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138643v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pigeon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Barri&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-006-9050-z" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S5N22L9B-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kergomard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Lagouarde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Irvine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonnefond" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grimmond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111637v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G. Mestayer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Augustin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bonnefond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-004-9241-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FAB5EEEB6029437FB2C627B9763A305625C36BE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327983v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mahura" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroyer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mestayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dupont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324906v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Pignon-Mussaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Breilh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01413107v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ablain" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Benveniste" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anny Cazenave" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champollion" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02161226v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Delecolle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04980141v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03777579v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Kohler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401093v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachaussee" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678959v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230407v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764275v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bonnefond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679072v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blanchet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679097v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;tillon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Mayen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778065v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251422v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourlier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lamaury" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431604v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Bergossi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02397549v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408361v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Lambert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299765v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382549v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252819v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poitevin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Viguie" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Adolphe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257977v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092484v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ba-Huy Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lescalier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093260v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouju Alain" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02158516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bueno" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01093372v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350717v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gutleben" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092991v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Simonetto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2010.5653268" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329505v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gonz&#225;lez Cort&#233;s" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329504v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156202v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. Mestayer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Andrieu" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Launeau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simonetto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068816v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Durand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156091v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kermadi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156042v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baklanov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trebouet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155987v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155989v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pigeon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155995v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Penelon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762273v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Kermadi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trebouet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kergomard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155985v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155988v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155937v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763114v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monteiro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chabin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Facchinetti-Mannone" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01155941v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lorin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146361v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lepetit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>