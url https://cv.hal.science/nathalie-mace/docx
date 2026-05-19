--- v0 (2026-03-15)
+++ v1 (2026-05-19)
@@ -299,291 +299,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04623265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiolysis effect on Eu(III)-superplasticiser interactions in artificial cement and squeezed cement pore waters</w:t>
+                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Legand</w:t>
+                <w:t xml:space="preserve">Chengming Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Coreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Le Tutour</w:t>
+                <w:t xml:space="preserve">Michael Descostes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Therias</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 443 (PART B), pp.130269. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844554v1</w:t>
+                <w:t xml:space="preserve">cea-03852799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of recently derived thermodynamic data and specific ionic interaction theory parameters for (Mg/Ca)$_n$UO$_2$(CO$_3$)$_3$$^{(4-2n)-}$ complexes on the predominance of the Mg$^{2+}$–Ca$^{2+}$–UO$_2$$^{2+}$–OH$^−$–CO$_3$$^{2−}$ systems, and application to natural and legacy-mine waters</w:t>
+                <w:t xml:space="preserve">Radiolysis effect on Eu(III)-superplasticiser interactions in artificial cement and squeezed cement pore waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chengming Shang</w:t>
+                <w:t xml:space="preserve">Solène Legand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Macé</w:t>
+                <w:t xml:space="preserve">Benoist Muzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Descostes</w:t>
+                <w:t xml:space="preserve">Philippe Le Tutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal E. Reiller</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 858 (Part 2), pp.159927. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443 (PART B), pp.130269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.159927⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2022.130269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03852799v1</w:t>
+                <w:t xml:space="preserve">hal-03844554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium(VI) sorption onto hardened cement paste under high saline and alkaline conditions</w:t>
               </w:r>
@@ -595,51 +595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Metals, Materials and Minerals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.325. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -771,591 +771,603 @@
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.12.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sr immobilization in irradiated Portland cement paste exposed to carbonation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Bar-Nes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofra Klein-Bendavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Chomat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Arbel-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cement and Concrete Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 107, pp.152 - 162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cemconres.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03293668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of chloride through cement-based materials underpartially saturated conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jch. Robinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2018.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How mobile is tritiated water through unsaturated cement-based materials? New insights from two complementary approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Savoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rajyaguru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Spir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Radiation and Isotopes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 139, pp.98-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apradiso.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02421724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of the surface potential evolution of hydrated cement pastes as a function of degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pointeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal E. Reiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Landesman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 300, pp.33-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2006.03.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00089893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1365,114 +1377,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la température sur la rétention du sélénite par une pâte de ciment altérée et par ses phases pures constitutives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Paris XI - Orsay, 2006. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01697604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1540,51 +1552,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6C714410"/>
+    <w:nsid w:val="B30EBB1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1771,51 +1783,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5416-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04623265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ait-Mouheb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-00819-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radwan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spir" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jch. Robinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.06.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.04.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01697604v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mace" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-5416-9424" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04623265v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Ait-Mouheb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mace" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henocq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Bosbach" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Deissmann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/s43580-024-00819-y" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03852799v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengming Shang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mac&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Descostes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal E. Reiller" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159927" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Legand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Muzeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Tutour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Therias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2022.130269" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04005876v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Page" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min13030325" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339741v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mace" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fichet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Savoye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Radwan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Lim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.12.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6K7F9XT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03293668v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Bar-Nes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofra Klein-Bendavid" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Chomat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Arbel-Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2018.02.015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lefevre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Spir" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jch. Robinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2018.06.011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02421724v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rajyaguru" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apradiso.2018.04.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00089893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pointeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mac&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Landesman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.03.018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHZ5G0GP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/tel-01697604v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>