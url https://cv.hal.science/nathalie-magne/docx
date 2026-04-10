--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SCIC françaises : raviver la fonction critique de l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers get to choose: Employment and wage responses to demand shocks in labour‐managed and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0291FE1"/>
+    <w:nsid w:val="0437E1A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>