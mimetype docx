--- v1 (2026-04-10)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SCIC françaises : raviver la fonction critique de l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers get to choose: Employment and wage responses to demand shocks in labour‐managed and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers get to choose: Employment and wage responses to demand shocks in labour‐managed and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SCIC françaises : raviver la fonction critique de l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0437E1A9"/>
+    <w:nsid w:val="9A47AC2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559236v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na9" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559225v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>