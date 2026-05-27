--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers get to choose: Employment and wage responses to demand shocks in labour‐managed and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SCIC françaises : raviver la fonction critique de l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Magne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférence en Sciences Economiques (section 05)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2578-094X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle égalité dans les SCOP ? Analyse quantitative et qualitative de la distribution des salaires et de la flexibilité de l'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Économie et finance quantitative [q-fin]. Université lumière Lyon 2, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2016LYSE2150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01743762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When workers get to choose: Employment and wage responses to demand shocks in labour‐managed and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Public and Cooperative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/apce.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les SCIC françaises : raviver la fonction critique de l'économie sociale et solidaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 74, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15na9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05559236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d’emploi à l’aune du multi-sociétariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 | 1er semestre (34)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05029961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-owned firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (2), pp.101-127. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-10-2022-0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation d'emploi à l'aune du multi-sociétariat : le cas des Sociétés coopératives d'intérêt collectif en Occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04719212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial: Introduction to the special issue “diversity and employee participation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Perotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Participation and Employee Ownership</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JPEO-06-2023-031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04494933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Real Utopia Under What Conditions? The Economic and Social Benefits of Workplace Democracy in Knowledge-Intensive Industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Young-Hyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Kruse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organization Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/orsc.2022.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités justes et injustes : les salaires dans les SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n° 23 (2), pp.141-160. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.023.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wage inequality workers' cooperatives and conventional firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Journal of Comparative Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (2), pp.303-329. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25428/1824-2979/201702-303-329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;sécuflexibilité&amp;quot; : au-delà des tensions entre flexibilité et sécurité de l'emploi, les sociétés coopératives et participatives (Scop)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.107-124. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/formationemploi.4742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01360536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux cruciaux du recrutement pour les organisations hybrides : les enseignements à tirer d’une étude sur les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 8 (82), pp.81-101. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.082.0081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion générale : &amp;quot;scopiser&amp;quot; les entreprises : une perspective d'avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-212, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits saillants et propositions générales : ce qu'on peut retenir des études de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-206, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction générale : une voie originale de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Charmettant, H. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ce qui se joue dans l'entreprise quand elle se transforme en Scop : 5 études de cas de transformation coopérative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campus ouvert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-20, 2022, 979-10-90293-70-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04028083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la transformation coopérative : analyse d’un cas sectoriel de reprise en SCOP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boespflug, M.; Lethielleux, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les coopératives : quelles réalités ? Produire, commercer et consommer autrement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.297-321, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employment Relationships in Multi-stakeholder Cooperatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Vallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Ferraton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cartellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Employee-Owned Firms in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathi Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Pérotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Mirabel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association For the Economics of Participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération « dans » et « de » l’entreprise : l’articulation interne/externe vue à travers deux cas de Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th EMES International Research Conference on Social Enterprise 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Louvain-la-Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois temps de la transformation coopérative : analyse théorique et application à la SCOP Alpine Aluminium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Rencontres du RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports des Scop et Scic au dynamisme des territoires : premiers enseignements tirés de l’étude du territoire de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37e Journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Becoming a cooperative : relationship reconfiguration within the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th annual SASE conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituer une entreprise commune : les potentialités du statut juridique des Scop the firme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIUESS 2016 - XVIe Rencontres du réseau Inter-Universitaire de l’Economie Sociale et Solidaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la gouvernance participative sur les relations de travail dans les Scop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les SCOP comme un bien commun : une analyse en termes de cadrages/débordements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Expérimentations et changements institutionnels : comment agir sur l’avenir du travail et de l’emploi ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interuniversitaire sur la mondialisation et le travail, May 2015, Québec, Canada. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des Scop à partir de leurs configurations de pouvoir.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème congrès de l’AFEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de réussite des reprises d'entreprises par leurs salariés : enseignements des Scop de Rhône-Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35e journées de l'AES : L'économie sociale face à la crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bobigny, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02063408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scop & Scic : les sens de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Dubrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Hirczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre de recherche en économie de Grenoble (CREG). 2020, pp.222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02535566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pouvoirs de transformation des Scop : entreprises et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01512613v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Scop : quels modèles d'entreprises ? des entreprises modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Boissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des relations sociales au sein des SCOP : premiers enseignements d'une enquête en Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Charmettant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Juban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Equipe Projet Scop. 2013, 91 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00942639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId71"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A47AC2E"/>
+    <w:nsid w:val="0D3751B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-magne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2578-094X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01743762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Magne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE2150" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559225v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie P&#233;rotin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apce.70046" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05559236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vallade" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15na9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05029961v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cartellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Ferraton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494932v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fathi Fakhfakh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mirabel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-10-2022-0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719212v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Perotin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JPEO-06-2023-031" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778883v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Young-Hyman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Kruse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/orsc.2022.1622" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.023.0141" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961811v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-303-329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360536v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Charmettant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Juban" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Renou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.4742" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.082.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boissin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionscampusouvert.fr/2022/11/23/cinq-etudes-de-cas-de-transformation-cooperative/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884248v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04028083v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985221v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lcdpu.fr/livre/?GCOI=27000100902470" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942717v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942675v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063596v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063684v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063593v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063636v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063687v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063424v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178459v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063418v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02063408v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02535566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dubrion" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01512613v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00942639v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vallet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>