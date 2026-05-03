--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -199,7557 +199,7557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 424, pp.257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04575013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04604458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 426, pp.348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04647160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 425, pp.289</w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle « Droit des communications électroniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 413, pp. 241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubli numérique et demandes de déréférencement : de la marge de manœuvre de l’exploitant de moteur de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 411, pp. 91-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse Droit des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 402, pp. 253-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité en cascade : entre logique de presse et logique de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un droit des plateformes dans le champ de la communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS67, pp.9-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03991719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 392, mai 2021, pp. 240-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03258958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites de presse, information judiciaire et droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.536-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 393, juin 2021, pp. 291-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'internet, Chronique par l'ERCIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2 du 14 janvier 2021, Chron. 1007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (1re partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des affaires, lanceurs d'alerte et risques d'autocensure : approche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp. 175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 424, pp.257</w:t>
+              <w:t xml:space="preserve">, 2020, 381, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle « Droit des communications électroniques »</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques (seconde partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 413, pp. 241-252</w:t>
+              <w:t xml:space="preserve">, 2020, n° 382, mai 2020, pp. 322-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Oubli numérique et demandes de déréférencement : de la marge de manœuvre de l’exploitant de moteur de recherche</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 411, pp. 91-97</w:t>
+              <w:t xml:space="preserve">, 2020, n° 381, avril 2020, pp. 258-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.241</w:t>
+              <w:t xml:space="preserve">, 2020, 382, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité en cascade : entre logique de presse et logique de communication</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02861494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.chronique 1050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles à l'épreuve de l'open data des décisions de justice : l'exemple des données des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet e o direito ao esquecimento digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ibero-Americana de Ciência da Informação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.145-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rici.v12.n1.2019.12649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 399, pp.35</w:t>
+              <w:t xml:space="preserve">, 2018, 364, pp. 484-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (Mars 2017 - Mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 402, pp. 253-264</w:t>
+              <w:t xml:space="preserve">, 2018, 359, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'émergence d'un droit des plateformes dans le champ de la communication ?</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, HS67, pp.9-25</w:t>
+              <w:t xml:space="preserve">, 2018, n° 359, p. 231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sites de presse, information judiciaire et droit à l'oubli numérique</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données personnelles et droit à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Big data : quelle protection des données personnelles ?, 59, pp. 49-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 397, pp.536-541</w:t>
+              <w:t xml:space="preserve">, 2017, n° 348, p. 223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression du négationnisme ou l'impasse de l'article 24 bis de la loi de 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 393, juin 2021, pp. 291-299</w:t>
+              <w:t xml:space="preserve">, 2017, 348, pp. 194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (2e partie)</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation 2016 sur les médias : la liberté et l'indépendance des journalistes en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 397, pp. 94-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.chronique 1036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - (mars 2016 - mars 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 393, pp.291</w:t>
+              <w:t xml:space="preserve">, 2017, 348, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de l'internet, Chronique par l'ERCIM</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt à constituer des archives audiovisuelles de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355, pp. 603-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Février 2015 - mars 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 337, pp.241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 337, p. 241-248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 2 du 14 janvier 2021, Chron. 1007</w:t>
+              <w:t xml:space="preserve">, 2016, pp.chronique 1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (1re partie)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le racisme et les discriminations, par la loi de 1881, dans le projet de loi &amp;quot;Égalité et citoyenneté&amp;quot;. Interview par Amélie Blocman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 392, pp.240</w:t>
+              <w:t xml:space="preserve">, 2016, 343, pp.571-572 Actualité interview</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Présidence de la table-ronde « Protection des droits fondamentaux et lutte contre le terrorisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La liberté d’expression face au défi numérique et sécuritaire - Actes du Forum Légipresse du 1er octobre 2015, 2 (57), pp.55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 392, mai 2021, pp. 240-244</w:t>
+              <w:t xml:space="preserve">, 2015, n° 326, p. 251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques (seconde partie)</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'opinion et droits de l'histoire : perspectives récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubriques Informatique et Libertés, Presse et coordination de la chronique annuelle Informatique - Droit de l’internet. Sous la resp. de M. Vivant et N. Mallet-Poujol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Janvier 2014 - Février 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 382, mai 2020, pp. 322-328</w:t>
+              <w:t xml:space="preserve">, 2015, 326, pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1789-1905. Du blasphème aux droits et devoirs des ministres du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liberté d'expression et religion. Le point sur le droit applicable après les attentats de Charlie Hebdo, 55, pp. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques Mars 2013 - mars 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 381, pp.258</w:t>
+              <w:t xml:space="preserve">, 2014, 315, pp.247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémique historique, doute et liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 381, avril 2020, pp. 258-264</w:t>
+              <w:t xml:space="preserve">, 2014, 313, pp. 94-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques - 2e partie</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels droits pour l'individu face au risque d'un Etat Big Brother ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cahiers Français - La place de l'Etat aujourd'hui, 379, pp. 59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01198722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'oubli numérique et désindexation : la solution en trompe l'œil de la CJUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 382, pp.322</w:t>
+              <w:t xml:space="preserve">, 2014, 319 - chronique, pp. 467-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp. 175-186</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fasc. 1229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’internet à l’épreuve de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cahiers Français « La société numérique », 372, pp. 12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et bonne foi en matière d’interview : l’impunité relative de l’interviewer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60, pp.9</w:t>
+              <w:t xml:space="preserve">, 2013, Les renouvellements de la liberté d'expression - Actes du forum légipresse du 4 octobre 2012, 50 (2013/2), pp. 27-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et amnistie : l’étrange sacrifice du filtre de la bonne foi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 364, pp. 484-490</w:t>
+              <w:t xml:space="preserve">, 2013, 309 - Chronique, pp. 531-537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (Mars 2017 - Mars 2018)</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les virtualités du droit à l’oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Données personnelles - Les virtualités du droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Twitter : la subtile esquive du droit international privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 359, pp.231</w:t>
+              <w:t xml:space="preserve">, 2013, 304, pp. 235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des bases de données : un péage pour l’accès aux ressources génétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp. 94-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.28-32</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Mars 2012 - mars 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit (ou du non-droit) à l'oubli numérique : variations autour de l'article 38 de la loi Informatique et Libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 359, p. 231-240</w:t>
+              <w:t xml:space="preserve">, 2012, 297, pp.504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de pénalisation du négationnisme : la censure constitutionnelle ou le crépuscule des lois mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 293, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Mars 2011 - mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 293, pp.265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information judiciaire et droit à l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique - Droit de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.chron. 1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté responsable de l'enseignant-chercheur, agent public&amp;quot;, note sous Cass. 1° civ. 23 février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.note 682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Février 2010 - février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internet et le contrôle des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.chronique 1050</w:t>
+              <w:t xml:space="preserve">, 2010, 20, pp.1470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 271, pp.II, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique - Droit de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.chron. 1107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.chron. 1470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information géospatiale - SIG : perspectives informatiques et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">http://infogeodroit.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.non renseignés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.chron. 1674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à l'oubli numérique&amp;quot; note sous TGI Paris, 25 juin 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 266, pp.217-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.chronique 1036</w:t>
+              <w:t xml:space="preserve">, 2009, pp.chron. 1137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 397, pp. 94-99</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements de données personnelles aux fins de journalisme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Les nouvelles frontières de la vie privée, n° 43 (2009/2), pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairages d'articles repris dans le numéro spécial &amp;quot;30 ans du droit de la presse et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 348, p. 223-232</w:t>
+              <w:t xml:space="preserve">, 2009, pp.171, 193 et 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répression du négationnisme ou l'impasse de l'article 24 bis de la loi de 1881</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Brother et Anastasie au chevet du droit d'auteur : réflexions sur le projet de loi &amp;quot;Création et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.45-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 348, pp. 194-199</w:t>
+              <w:t xml:space="preserve">, 2009, 261, pp.II, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques - (mars 2016 - mars 2017)</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction de la synthèse annuelle « Droit des communications électroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 348, pp.223</w:t>
+              <w:t xml:space="preserve">, 2008, 251, pp.II, 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'intérêt à constituer des archives audiovisuelles de la justice</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte de témoignages oraux à l'épreuve du droit pénal spécial de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.33-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.chron. 1581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.chron. 1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction de la synthèse annuelle « Droit des communications électroniques ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 355, pp. 603-608</w:t>
+              <w:t xml:space="preserve">, 2007, 241, pp.II, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Big data : quelle protection des données personnelles ?, 59, pp. 49-59</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.chron. 1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression sur l'internet, Aspects de droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, chron., p. 591-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.chronique 1061</w:t>
+              <w:t xml:space="preserve">, 2007, pp.chron. 1702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La lutte contre le racisme et les discriminations, par la loi de 1881, dans le projet de loi &amp;quot;Égalité et citoyenneté&amp;quot;. Interview par Amélie Blocman</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie : Bribes de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des facilités essentielles et les créations informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 368, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cohabitation entre la loi du 29 juillet 1881 sur la liberté de la presse et l'article 1382 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 343, pp.571-572 Actualité interview</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.II, 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.55</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 229, pp.I, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La liberté d’expression face au défi numérique et sécuritaire - Actes du Forum Légipresse du 1er octobre 2015, 2 (57), pp.55-56</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.chron. 1895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques - Février 2015 - mars 2016</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.chron. 1195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.chron. 963</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des universitaires et des chercheurs : l'expropriation sans cause d'utilité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.Tribune, 3025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.chron. 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et vie privée : du droit du citoyen au droit du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 198, pp.157-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'idéologie dans les procès en diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 337, pp.241</w:t>
+              <w:t xml:space="preserve">, 2005, 218, pp.II, 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Droit sui generis du producteur de bases de données : le premier camouflet communautaire ? », à propos de CJCE, 9 nov. 2004, BHB c/ William Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, n° 337, p. 241-248</w:t>
+              <w:t xml:space="preserve">, 2005, 221, pp.III, 87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit d'auteur des universitaires et des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 252, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 326, p. 251-260</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication scientifique et image des biens, Analyse juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Hellénique Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.non renseignés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54, pp.45</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double langage du droit à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31, pp.2420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 326, pp.251</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et « vérité historique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Liberté d'expression et religion. Le point sur le droit applicable après les attentats de Charlie Hebdo, 55, pp. 7-16</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et la responsabilité du fournisseur d'hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 55, pp.124</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers la mémoire des morts et droits de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...1413 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de citation audiovisuelle : légitimer la culture par l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...2936 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7951,1821 +7951,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'approche juridique de la lutte contre les fausses informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de presse « Fake news »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction de la communication du CNRS, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'effacement dans le RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de formation sur le RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA), Fédération des associations des anciens de l'Université Saint-Joseph de Beyrouth, Société Potech Consulting, Apr 2018, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rumeur et liberté d'expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit au défi de la rumeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Droit Economique - IDA (Aix-Marseille Université) - Laboratoire DANTE, Jun 2018, Aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA), Fédération des associations des anciens de l'Université Saint-Joseph de Beyrouth, Société Potech Consulting, Apr 2018, Beyrouth, Liban</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La position française sur la lutte contre les fausses nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux modes de responsabilisation des plateformes en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque AFDIT - Professeur S. Stalla-Bourdillon - Laboratoire iCLIC - Université de Southampton, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque AFDIT - Professeur S. Stalla-Bourdillon - Laboratoire iCLIC - Université de Southampton, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des biens informationnels au droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance académique en l'honneur de Michel Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SciencesPo Paris, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique contractuelle de stockage et de l'archivage des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage et archivage des données de la recherche : solutions techniques et garanties juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Programme CommonData MSH-Sud, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, SciencesPo Paris, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet et droit à l'oubli numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dakar, UCAD, Ecole doctorale, Feb 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction de la communication du CNRS, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour un droit à l'oubli face à des archives des dictatures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Archives des dictatures sud-américaines : les espaces et lieux de révélation des conflits entre droit à l’oubli et droit à la vérité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des archives et la sous-direction des Amériques, Ministère des Affaires étrangères, Institut des Sciences sociales du politique, UMR 7220, lnstitut des Hautes études de l’Amérique latine, BDIC, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dakar, UCAD, Ecole doctorale, Feb 2017, Dakar, Sénégal</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages de la liberté d’expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MIL, Faculté de droit, Université Paris-Est Créteil, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence inaugurale sur « Internet et le droit à l'oubli numérique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XI Workshop Internacional em Ciencia da Informaçao : « Les documents numériques : gestion, préservation et accès »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale en sciences de l'information Université de Brasilia, Sep 2016, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02335736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Direction des archives et la sous-direction des Amériques, Ministère des Affaires étrangères, Institut des Sciences sociales du politique, UMR 7220, lnstitut des Hautes études de l’Amérique latine, BDIC, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la presse et discours homophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude interdisciplinaire sur la thématique « Genre et polémiques dans les espaces numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ELICO, Université Lyon 1, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire MIL, Faculté de droit, Université Paris-Est Créteil, Mar 2016, Créteil, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robots, machines et personnes au travail : de l'esclave au robot singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Mainguy, B. Siau - UMR 5815 Dynamiques du droit, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ELICO, Université Lyon 1, Mar 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une protection des données personnelles au Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA) - Barreau de Beyrouth - Direction de la Francophonie Numérique (OIF), Apr 2015, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives publiques numérisées : perspectives Informatique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique : support de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DANTE, Faculté de droit et de Science politique Versailles Saint-Quentin, Nov 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exemple des objets connectés. L’objet intelligent : vecteur de diffusion des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objet intelligent : normes, usages et responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'électronique et des systèmes (IES) - UMR 5815 Dynamiques du droit, Nov 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications juridiques des revendications mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorer la Grande Guerre - La commémoration : objet philosophique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Lille, sous la dir. Nicolas Righi, Jan 2015, Arras, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression en matière religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Hommage à Charlie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCIM-UMR 5815 Dynamiques du droit, Mar 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'opinion et droits de l'histoire : perspectives récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y a-t-il des abus licites de la liberté d'expression ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum LEGIPRESSE, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde « Le côté obscur du net », avec A. Lefébure, J.-G. Ganascia, A. Guitton - Les Mystères du XXIe siècle, Internet et moi, et moi, émoi..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint-Tropez, Dec 2014, Saint-Tropez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robots, machines et personnes au travail : de l'esclave au robot singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Mainguy, B. Siau - UMR 5815 Dynamiques du droit, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La robotisation de l'assistance aux personnes : enjeux et perspectives juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de droit privé (LDP) - Faculté de Droit et de Science politique de Montpellier, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'électronique et des systèmes (IES) - UMR 5815 Dynamiques du droit, Nov 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de clôture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valorisation de la recherche et la propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DANTE, Faculté de droit et de Science politique Versailles Saint-Quentin, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la réputation de la personne dans la loi du 15 juillet 2008 relative aux archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour les archives en Europe ? Enjeux juridiques et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sceaux, France. pp.105-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA) - Barreau de Beyrouth - Direction de la Francophonie Numérique (OIF), Apr 2015, Beyrouth, Liban</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexation des ressources pédagogiques et propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des plates-formes : la @-Pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Lille, sous la dir. Nicolas Righi, Jan 2015, Arras, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberespace : quelle liberté pour l'internaute ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du XIVème Congrès ibéro américaon de droit et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ERCIM-UMR 5815 Dynamiques du droit, Mar 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes de la Convention et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint-Tropez, Dec 2014, Saint-Tropez, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de publication sur l'internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Légipresse Le droit de la presse : une spécialité légitime ou dépassée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France. pp.53-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...482 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454198v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00454194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9796,673 +9796,673 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy droit du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Warusfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wolters Kluwer, 39, 2024, 9782721221483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04932350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les franchises de l'Histoire - Essai sur la liberté d'expression en matière historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mare &amp; Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-84934-498- 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02960959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, 9782721221186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02624220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Vivant</w:t>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Wolters Kluwer, 39, 2024, 9782721221483</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2007, ISBN : 978-2-7314-0609-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-84934-498- 9</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01562823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, pp.400, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, œuvres d'art et musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vivant</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.601, 2006, 2-271-06374-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.120, 2006, Problèmes politiques et sociaux, n° 925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation Française, pp.120, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, œuvres d'art et musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...449 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, pp.401, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10506,3343 +10506,3343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Lamy Droit du Numérique, édition 2024 sous la resp. M. Vivant, avec B Warusfel et N. Mallet-Poujol Prise en charge de la Partie &amp;quot;Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lamy Droit du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons SAS, 2024, 978-2-38536-065-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Exercice de la liberté d’expression et accès au(x) livre(s), à l’ère du numérique, in Le livre à l’ère du numérique (sous la dir. K.-H. Voizard et G. Sire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le livre à l’ère du numérique (sous la dir. K.-H. Voizard et G. Sire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp. 95-109, 2024, 978-2-37032-411-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons SAS, 2024, 978-2-38536-065-8</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Code de la Communication, Annoté et commenté, Dalloz, 7ème édition 2025 Prise en charge du verbo &amp;quot;Communication en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lefebvre Dalloz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la Communication, Annoté et commenté DALLOZ 7ème édition 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lefebvre Dalloz, 2024, 978-2-247-22279-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Lefebvre Dalloz, 2024, 978-2-247-22279-7</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v° Communication en ligne (pp. 733-908)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DALLOZ (Coordination éditoriale A. Blocman avec C. Vivien). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la Communication, ouvrage collectif sous la direction d’E. Dreyer, avec J. Antippas ; Ch. Bigot, M. Le Roy ; Ch. Nguyen Duc Long et N. Verly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2023, 978-2-247-20616-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partie 2 &amp;quot; Numérique et libertés&amp;quot;, pp. 221-584</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lamy Liaisons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lamy Droit du Numérique (sous la resp. M. Vivant, avec B Warusfel et N. Mallet-Poujol)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lamy Liaisons SAS - KARNOV Group, 2023, 978-2-38536-029-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour un droit à l’oubli face à des archives des dictatures sud-américaines ? in Archives des dictatures sud-américaines, Entre droit à la mémoire et droit à l’oubli, (sous la dir. M. Cornu, J. Fromageau, F. Julien-Laferrière, M.-Cl. Lavabre, D. Merklen)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives des dictatures sud-américaines, Entre droit à la mémoire et droit à l’oubli</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 63-89, 2023, 978-2-84016-527-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un droit des plateformes dans le champ de la communication ? (pp. 9-25)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DALLOZ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haine en ligne, désinformation, contrefaçon : les nouvelles régulations de la communication, Légipresse, Hors-Série #67, 2022-1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DALLOZ, 2023, 9782990980678</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faut-il pénaliser la consultation de sites haineux ? : retour sur un égarement législatif (pp. 213-236)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les discours de haine (sous la dir. B. Nicaud), mare &amp; martin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 978-2-84934-719-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2023, 978-2-247-20616-2</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v° Communication en ligne du Code de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2022, 978-2-247-199906-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numérique et Libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LE LAMY DROIT DU NUMERIQUE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wolters Kluwer France SAS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2022, 978-2-247-199906-8</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les fake news et liberté d'expression sur l'Internet : l'approche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.J. Guglielmi (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la liberté d'expression en droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2021, 978-2-37651-032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2021, 978-2-37651-032-1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lamy Droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021, 9782721221483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lamy droit du numérique Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2020, 9782721221483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression à l'épreuve de l'internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le droit de la pensée, Mélanges en l'honneur de Michel Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, Dalloz, pp. 279-295, 2020, 978-2-247-18902-1-4161734</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de clôture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété en partage (sous la dir. A. Robin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19742-2-4148814</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit voisin des agences et des éditeurs de presse : du grand écart entre intermédiaires et informédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Gleize et A. Maffre-Baugé (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2020, 978-2-247-19809-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de communication et droits intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 19, 4e édition, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la télématique à l'internet, les chausse-trapes de la responsabilité en cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études en l'honneur du professeur Jérôme Huet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-304, 2017, 978-2-275-05706-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'effacement des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages. Sylvain Chatry et Thierry Gobert (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fichage de l'internaute : quels garde-fous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fichier. Fouad Eddazi et Stéphanie Mauclair (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection Grands colloques, 978-2-275-05191-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens informationnels, Droit à l'information Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs - Judith Rochfeld, Marie Cornu, Fabienne Orsi (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-13-065411-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte et droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lanceurs d'alerte : innovation juridique ou symptôme social - Actes du colloque de Montpellier des 23 et 24 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science politique de Montpellier, pp. 147-170, 2016, 979-10-91076-29-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et Libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vivant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lamy Droit du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2021, 9782721221483</w:t>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolsters Kluwer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, Dalloz, pp. 279-295, 2020, 978-2-247-18902-1-4161734</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01211697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnistie, droit à l’oubli et droits de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu et Jérôme Fromageau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de dictatures. Enjeux juridiques, archivistiques et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2015, 978-2-343-05861-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19742-2-4148814</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et responsabilité du chercheur : l’hypothèse de la diffamation envers la mémoire des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu, Jérôme Fromageau et Bertrand Müller (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de la recherche - Problèmes et enjeux de la construction du savoir scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-112, 2014, 978-2-343-03247-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2020, 978-2-247-19809-2</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie &amp;quot;Droit de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide des bonnes pratiques – Corpus écrits et oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortia Corpus Ecrits IRCOM et CAHIER, en partenariat avec le CECOJI, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion des archives sur Internet et protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des archives publiques, entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.63-86, 2014, 978-2-343-03350-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté harkie, enjeux de mémoire et judiciarisation : l'éprouvante fin de non recevoir du droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge et l'outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Faculté de droit et science politique de Montpellier, pp. 241-271, 2013, Décolonisations : le juge et les rapatriés, 979-10-91076-08-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux et vie privée : exemple de (re)négociation de la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques, source de normativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDUS, pp.non renseignée, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Calsseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.fasc. n° 6080, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Propriété littéraire et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.Fasc. 1229, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diffamations et injures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit de la presse et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.441-506, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'expression sur l'internet : quelles régulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Français, "Information, médias et internet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.46-51, 2007, n° 338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et droit de la concurrence : à propos de l'abus de position dominante en droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.211-239, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'auteur à l'épreuve du droit à la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Vivant</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Jean-Michel Bruguière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit d'auteur et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.129-146, 2007, Thèmes et commentaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la presse sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit sous Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Klostermann, pp.209-230, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives orales et le respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque « Archives et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-142, 2006, coll. Droit du Patrimoine culturel et naturel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Propriété Littéraire et Artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.fasc. 1229, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.fasc. 6080, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion ... Pour aller plus loin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Latreille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2020, 9782721221483</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maffre-Baugé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eugénie Laporte-Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La numérisation pour l'enseignement et la recherche - Aspects juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'homme, pp.550, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2019</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00082345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de communication et droits intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.fasc. 6000, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...1955 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454204v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00082345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecte, utilisation et diffusion des données nominatives à des fins d'enseignement et de recherche</w:t>
               </w:r>
@@ -14473,51 +14473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E8C83D8"/>
+    <w:nsid w:val="03797CF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14704,51 +14704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mallet-poujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032658702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mallet-Poujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312468v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096697v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067006v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449235v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344718v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rici.v12.n1.2019.12649" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830683v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309387v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309345v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947366v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448833v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448825v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103881v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621165v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621151v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621205v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621162v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454163v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454123v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454189v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454169v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454130v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454131v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321520v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621167v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-franchises-de-lhistoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819184v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819125v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/numerique-nouveaux-droits-nouveaux-usages-9782849343159.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jerome-huet-9782275057064.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344553v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082345v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latreille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maffre-Baug&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mallet-poujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032658702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mallet-Poujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rici.v12.n1.2019.12649" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-franchises-de-lhistoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jerome-huet-9782275057064.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/numerique-nouveaux-droits-nouveaux-usages-9782849343159.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latreille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maffre-Baug&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>