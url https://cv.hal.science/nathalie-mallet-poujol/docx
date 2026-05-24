--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -199,7557 +199,7557 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 425, pp.289</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04604458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 426, pp.348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04647160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 424, pp.257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04575013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle « Droit des communications électroniques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 425, pp.289</w:t>
+              <w:t xml:space="preserve">, 2023, n° 413, pp. 241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Plateformes en ligne et modération des contenus : la liberté d'expression à l'épreuve du concept d'évidence</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 426, pp.348</w:t>
+              <w:t xml:space="preserve">, 2023, 413, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04096697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oubli numérique et demandes de déréférencement : de la marge de manœuvre de l’exploitant de moteur de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n° 411, pp. 91-97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La responsabilité en cascade : entre logique de presse et logique de communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 399, pp.35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03565696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse Droit des communications électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 402, pp. 253-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'émergence d'un droit des plateformes dans le champ de la communication ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, HS67, pp.9-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03991719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sites de presse, information judiciaire et droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 397, pp.536-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03451122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 393, juin 2021, pp. 291-299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 393, pp.291</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03258958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'internet, Chronique par l'ERCIM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 2 du 14 janvier 2021, Chron. 1007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (1re partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03224585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 392, mai 2021, pp. 240-244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 413, pp.241</w:t>
+              <w:t xml:space="preserve">, 2020, 381, pp.258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle « Droit des communications électroniques »</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02566198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques (seconde partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 413, pp. 241-252</w:t>
+              <w:t xml:space="preserve">, 2020, n° 382, mai 2020, pp. 322-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Oubli numérique et demandes de déréférencement : de la marge de manœuvre de l’exploitant de moteur de recherche</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03067006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, n° 411, pp. 91-97</w:t>
+              <w:t xml:space="preserve">, 2020, n° 381, avril 2020, pp. 258-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - 2e partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 402, pp. 253-264</w:t>
+              <w:t xml:space="preserve">, 2020, 382, pp.322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La responsabilité en cascade : entre logique de presse et logique de communication</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02861494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secret des affaires, lanceurs d'alerte et risques d'autocensure : approche juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp. 175-186</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60, pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 399, pp.35</w:t>
+              <w:t xml:space="preserve">, 2018, 364, pp. 484-490</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'émergence d'un droit des plateformes dans le champ de la communication ?</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles à l'épreuve de l'open data des décisions de justice : l'exemple des données des justiciables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue pratique de la prospective et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, pp.28-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques (Mars 2017 - Mars 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, HS67, pp.9-25</w:t>
+              <w:t xml:space="preserve">, 2018, 359, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet e o direito ao esquecimento digital</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Ibero-Americana de Ciência da Informação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.145-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26512/rici.v12.n1.2019.12649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 392, mai 2021, pp. 240-244</w:t>
+              <w:t xml:space="preserve">, 2018, n° 359, p. 231-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (2e partie)</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.chronique 1050</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 393, pp.291</w:t>
+              <w:t xml:space="preserve">, 2017, n° 348, p. 223-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Sites de presse, information judiciaire et droit à l'oubli numérique</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La répression du négationnisme ou l'impasse de l'article 24 bis de la loi de 1881</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 397, pp.536-541</w:t>
+              <w:t xml:space="preserve">, 2017, 348, pp. 194-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques, Chronique annuelle</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.chronique 1036</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Législation 2016 sur les médias : la liberté et l'indépendance des journalistes en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 397, pp. 94-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - (mars 2016 - mars 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 393, juin 2021, pp. 291-299</w:t>
+              <w:t xml:space="preserve">, 2017, 348, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit de l'internet, Chronique par l'ERCIM</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'intérêt à constituer des archives audiovisuelles de la justice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 355, pp. 603-608</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des données personnelles et droit à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Big data : quelle protection des données personnelles ?, 59, pp. 49-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 2 du 14 janvier 2021, Chron. 1007</w:t>
+              <w:t xml:space="preserve">, 2016, pp.chronique 1061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (1re partie)</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La lutte contre le racisme et les discriminations, par la loi de 1881, dans le projet de loi &amp;quot;Égalité et citoyenneté&amp;quot;. Interview par Amélie Blocman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 392, pp.240</w:t>
+              <w:t xml:space="preserve">, 2016, 343, pp.571-572 Actualité interview</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Post-censure(s), 106, pp. 175-186</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Présidence de la table-ronde « Protection des droits fondamentaux et lutte contre le terrorisme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La liberté d’expression face au défi numérique et sécuritaire - Actes du Forum Légipresse du 1er octobre 2015, 2 (57), pp.55-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Février 2015 - mars 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 381, pp.258</w:t>
+              <w:t xml:space="preserve">, 2016, 337, pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques (seconde partie)</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 382, mai 2020, pp. 322-328</w:t>
+              <w:t xml:space="preserve">, 2016, n° 337, p. 241-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chronique annuelle, Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 381, avril 2020, pp. 258-264</w:t>
+              <w:t xml:space="preserve">, 2015, n° 326, p. 251-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques - 2e partie</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'opinion et droits de l'histoire : perspectives récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54, pp.45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubriques Informatique et Libertés, Presse et coordination de la chronique annuelle Informatique - Droit de l’internet. Sous la resp. de M. Vivant et N. Mallet-Poujol.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Janvier 2014 - Février 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 382, pp.322</w:t>
+              <w:t xml:space="preserve">, 2015, 326, pp.251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02449032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1789-1905. Du blasphème aux droits et devoirs des ministres du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Liberté d'expression et religion. Le point sur le droit applicable après les attentats de Charlie Hebdo, 55, pp. 7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01202002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 55, pp.124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polémique historique, doute et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 313, pp. 94-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels droits pour l'individu face au risque d'un Etat Big Brother ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cahiers Français - La place de l'Etat aujourd'hui, 379, pp. 59-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01198722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52, pp.65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit à l'oubli numérique et désindexation : la solution en trompe l'œil de la CJUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 319 - chronique, pp. 467-472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01199536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication [Encyclopédie juridique Juris-classeur]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fasc. 1229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques Mars 2013 - mars 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 315, pp.247</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et bonne foi en matière d’interview : l’impunité relative de l’interviewer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les renouvellements de la liberté d'expression - Actes du forum légipresse du 4 octobre 2012, 50 (2013/2), pp. 27-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et amnistie : l’étrange sacrifice du filtre de la bonne foi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 309 - Chronique, pp. 531-537</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les virtualités du droit à l’oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp. 43-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juridique - Données personnelles - Les virtualités du droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris art etc. : le mensuel du droit et de la gestion des professionnels des arts et de la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, pp.43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de l’internet à l’épreuve de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Cahiers Français « La société numérique », 372, pp. 12-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Affaire Twitter : la subtile esquive du droit international privé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304, pp. 235-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01197113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des bases de données : un péage pour l’accès aux ressources génétiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 93, pp. 94-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Mars 2012 - mars 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 304, pp.248</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit (ou du non-droit) à l'oubli numérique : variations autour de l'article 38 de la loi Informatique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 297, pp.504</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi de pénalisation du négationnisme : la censure constitutionnelle ou le crépuscule des lois mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 293, pp.219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information judiciaire et droit à l'oubli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Mars 2011 - mars 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 293, pp.265</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique - Droit de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.chron. 1184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté responsable de l'enseignant-chercheur, agent public&amp;quot;, note sous Cass. 1° civ. 23 février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.note 682</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications électroniques - Février 2010 - février 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02448757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 282, pp.250</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 271, pp.II, 61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique - Droit de l'Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.chron. 1107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internet et le contrôle des individus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.75-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, pp.chronique 1050</w:t>
+              <w:t xml:space="preserve">, 2010, 20, pp.1470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1, pp.28-32</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.chron. 1470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information géospatiale - SIG : perspectives informatiques et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">http://infogeodroit.fr</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.non renseignés</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.chron. 1137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les traitements de données personnelles aux fins de journalisme.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 60, pp.9</w:t>
+              <w:t xml:space="preserve">, 2009, Les nouvelles frontières de la vie privée, n° 43 (2009/2), pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rumeur et liberté d'expression : entre mensonge et vérité</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.chron. 1674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit à l'oubli numérique&amp;quot; note sous TGI Paris, 25 juin 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 364, pp. 484-490</w:t>
+              <w:t xml:space="preserve">, 2009, 266, pp.217-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques (Mars 2017 - Mars 2018)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eclairages d'articles repris dans le numéro spécial &amp;quot;30 ans du droit de la presse et des médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 359, pp.231</w:t>
+              <w:t xml:space="preserve">, 2009, pp.171, 193 et 233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Big Brother et Anastasie au chevet du droit d'auteur : réflexions sur le projet de loi &amp;quot;Création et Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légicom : Revue du droit de la communication des entreprises et de la communication publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42, pp.45-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des communications élctroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 359, p. 231-240</w:t>
+              <w:t xml:space="preserve">, 2009, 261, pp.II, 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Big data : quelle protection des données personnelles ?, 59, pp. 49-59</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction de la synthèse annuelle « Droit des communications électroniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 251, pp.II, 77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synthèse annuelle Droit des communications électroniques</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La collecte de témoignages oraux à l'épreuve du droit pénal spécial de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 211, pp.33-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454123v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.chron. 1581</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.chron. 1076</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.chron. 1084</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression sur l'internet, Aspects de droit interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, chron., p. 591-599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.chron. 1702</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rédaction de la synthèse annuelle « Droit des communications électroniques ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, n° 348, p. 223-232</w:t>
+              <w:t xml:space="preserve">, 2007, 241, pp.II, 63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La répression du négationnisme ou l'impasse de l'article 24 bis de la loi de 1881</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la cohabitation entre la loi du 29 juillet 1881 sur la liberté de la presse et l'article 1382 du Code civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 348, pp. 194-199</w:t>
+              <w:t xml:space="preserve">, 2006, 234, pp.II, 93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 397, pp. 94-99</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la liberté de la caricature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 229, pp.I, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, pp.chronique 1036</w:t>
+              <w:t xml:space="preserve">, 2006, pp.chron. 1895</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Droit des communications électroniques - (mars 2016 - mars 2017)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.chron. 1195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des facilités essentielles et les créations informationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 368, pp.6-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autobiographie : Bribes de droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La faute à Rousseau : revue de l'Association pour l'autobiographie et le patrimoine autobiographique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 41, pp.58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juge et l'idéologie dans les procès en diffamation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 348, pp.223</w:t>
+              <w:t xml:space="preserve">, 2005, 218, pp.II, 1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'intérêt à constituer des archives audiovisuelles de la justice</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Informatique - Droit de l'internet ». Prise en charge des rubriques : communication audiovisuelle, Informatique, Libertés, Presse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.chron. 81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recherche et vie privée : du droit du citoyen au droit du chercheur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 198, pp.157-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Droit sui generis du producteur de bases de données : le premier camouflet communautaire ? », à propos de CJCE, 9 nov. 2004, BHB c/ William Hill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 355, pp. 603-608</w:t>
+              <w:t xml:space="preserve">, 2005, 221, pp.III, 87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 337, pp.241</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du droit d'auteur des universitaires et des chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fromageau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Peschanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 252, pp.3-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, n° 337, p. 241-248</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication scientifique et image des biens, Analyse juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Hellénique Archéologie et Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.non renseignés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Coordination de la chronique annuelle Droit de l’internet, équipe ERCIM, sous la resp. de N. Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la chronique annuelle « Droit de l'informatique ». Prise en charge de la rubrique : Informatique, Libertés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.chronique 1061</w:t>
+              <w:t xml:space="preserve">, 2005, pp.chron. 963</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 343, pp.571-572 Actualité interview</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des universitaires et des chercheurs : l'expropriation sans cause d'utilité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.Tribune, 3025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 57, pp.55</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le double langage du droit à l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31, pp.2420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, La liberté d’expression face au défi numérique et sécuritaire - Actes du Forum Légipresse du 1er octobre 2015, 2 (57), pp.55-56</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02206614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation et « vérité historique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10, pp.226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, n° 326, p. 251-260</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et la responsabilité du fournisseur d'hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26, pp.389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 54, pp.45</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffamation envers la mémoire des morts et droits de l'histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 31, pp.432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...1676 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02205185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de citation audiovisuelle : légitimer la culture par l'image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...2949 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7951,1821 +7951,1821 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'effacement dans le RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier de formation sur le RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA), Fédération des associations des anciens de l'Université Saint-Joseph de Beyrouth, Société Potech Consulting, Apr 2018, Beyrouth, Liban</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rumeur et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit au défi de la rumeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Droit Economique - IDA (Aix-Marseille Université) - Laboratoire DANTE, Jun 2018, Aix-en-provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La position française sur la lutte contre les fausses nouvelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les nouveaux modes de responsabilisation des plateformes en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque AFDIT - Professeur S. Stalla-Bourdillon - Laboratoire iCLIC - Université de Southampton, Nov 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique contractuelle de stockage et de l'archivage des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stockage et archivage des données de la recherche : solutions techniques et garanties juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Programme CommonData MSH-Sud, Jun 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des biens informationnels au droit du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance académique en l'honneur de Michel Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SciencesPo Paris, May 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'approche juridique de la lutte contre les fausses informations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de presse « Fake news »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction de la communication du CNRS, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA), Fédération des associations des anciens de l'Université Saint-Joseph de Beyrouth, Société Potech Consulting, Apr 2018, Beyrouth, Liban</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet et droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Internet et droit à l'oubli numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Dakar, UCAD, Ecole doctorale, Feb 2017, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Droit Economique - IDA (Aix-Marseille Université) - Laboratoire DANTE, Jun 2018, Aix-en-provence, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence inaugurale sur « Internet et le droit à l'oubli numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XI Workshop Internacional em Ciencia da Informaçao : « Les documents numériques : gestion, préservation et accès »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale en sciences de l'information Université de Brasilia, Sep 2016, Brasilia, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Colloque AFDIT - Professeur S. Stalla-Bourdillon - Laboratoire iCLIC - Université de Southampton, Nov 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour un droit à l'oubli face à des archives des dictatures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Archives des dictatures sud-américaines : les espaces et lieux de révélation des conflits entre droit à l’oubli et droit à la vérité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction des archives et la sous-direction des Amériques, Ministère des Affaires étrangères, Institut des Sciences sociales du politique, UMR 7220, lnstitut des Hautes études de l’Amérique latine, BDIC, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SciencesPo Paris, May 2018, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression sur internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les usages de la liberté d’expression</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire MIL, Faculté de droit, Université Paris-Est Créteil, Mar 2016, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Programme CommonData MSH-Sud, Jun 2018, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la presse et discours homophobes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d’étude interdisciplinaire sur la thématique « Genre et polémiques dans les espaces numériques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ELICO, Université Lyon 1, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Dakar, UCAD, Ecole doctorale, Feb 2017, Dakar, Sénégal</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Robots, machines et personnes au travail : de l'esclave au robot singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Mainguy, B. Siau - UMR 5815 Dynamiques du droit, Mar 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Direction des archives et la sous-direction des Amériques, Ministère des Affaires étrangères, Institut des Sciences sociales du politique, UMR 7220, lnstitut des Hautes études de l’Amérique latine, BDIC, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’exemple des objets connectés. L’objet intelligent : vecteur de diffusion des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’objet intelligent : normes, usages et responsabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'électronique et des systèmes (IES) - UMR 5815 Dynamiques du droit, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire MIL, Faculté de droit, Université Paris-Est Créteil, Mar 2016, Créteil, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés individuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une protection des données personnelles au Liban</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA) - Barreau de Beyrouth - Direction de la Francophonie Numérique (OIF), Apr 2015, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale en sciences de l'information Université de Brasilia, Sep 2016, Brasilia, Brésil</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives publiques numérisées : perspectives Informatique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le numérique : support de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire DANTE, Faculté de droit et de Science politique Versailles Saint-Quentin, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ELICO, Université Lyon 1, Mar 2016, Lyon, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les implications juridiques des revendications mémorielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commémorer la Grande Guerre - La commémoration : objet philosophique et historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Lille, sous la dir. Nicolas Righi, Jan 2015, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression en matière religieuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Hommage à Charlie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERCIM-UMR 5815 Dynamiques du droit, Mar 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'oubli numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table-ronde « Le côté obscur du net », avec A. Lefébure, J.-G. Ganascia, A. Guitton - Les Mystères du XXIe siècle, Internet et moi, et moi, émoi..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ville de Saint-Tropez, Dec 2014, Saint-Tropez, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La protection des données personnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robots, machines et personnes au travail : de l'esclave au robot singulier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Mainguy, B. Siau - UMR 5815 Dynamiques du droit, Mar 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La robotisation de l'assistance aux personnes : enjeux et perspectives juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de droit privé (LDP) - Faculté de Droit et de Science politique de Montpellier, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Libanaise des Technologies de l'Information (LITA) - Barreau de Beyrouth - Direction de la Francophonie Numérique (OIF), Apr 2015, Beyrouth, Liban</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de clôture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valorisation de la recherche et la propriété intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de droit et de science politique, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire DANTE, Faculté de droit et de Science politique Versailles Saint-Quentin, Nov 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liberté d'opinion et droits de l'histoire : perspectives récentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Y a-t-il des abus licites de la liberté d'expression ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Forum LEGIPRESSE, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut d'électronique et des systèmes (IES) - UMR 5815 Dynamiques du droit, Nov 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyberespace : quelle liberté pour l'internaute ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence inaugurale du XIVème Congrès ibéro américaon de droit et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Lille, sous la dir. Nicolas Righi, Jan 2015, Arras, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection de la réputation de la personne dans la loi du 15 juillet 2008 relative aux archives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel avenir pour les archives en Europe ? Enjeux juridiques et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sceaux, France. pp.105-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ERCIM-UMR 5815 Dynamiques du droit, Mar 2015, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indexation des ressources pédagogiques et propriété intellectuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au-delà des plates-formes : la @-Pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Forum LEGIPRESSE, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de publication sur l'internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Légipresse Le droit de la presse : une spécialité légitime ou dépassée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Paris, France. pp.53-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Ville de Saint-Tropez, Dec 2014, Saint-Tropez, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes de la Convention et liberté d'expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La diversité culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.131-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...413 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454194v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00454198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9796,51 +9796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy droit du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Warusfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9955,51 +9955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamy droit du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Warusfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10030,439 +10030,439 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille, pp.400, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Bruguière</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2007, ISBN : 978-2-7314-0609-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01562823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, œuvres d'art et musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Robin</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions, pp.601, 2006, 2-271-06374-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation française, pp.120, 2006, Problèmes politiques et sociaux, n° 925</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traçage électronique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La documentation Française, pp.120, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit, œuvres d'art et musées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...273 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, pp.401, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10721,2796 +10721,2796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Partie 2 &amp;quot; Numérique et libertés&amp;quot;, pp. 221-584</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lamy Liaisons. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du Numérique (sous la resp. M. Vivant, avec B Warusfel et N. Mallet-Poujol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lamy Liaisons SAS - KARNOV Group, 2023, 978-2-38536-029-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour un droit à l’oubli face à des archives des dictatures sud-américaines ? in Archives des dictatures sud-américaines, Entre droit à la mémoire et droit à l’oubli, (sous la dir. M. Cornu, J. Fromageau, F. Julien-Laferrière, M.-Cl. Lavabre, D. Merklen)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives des dictatures sud-américaines, Entre droit à la mémoire et droit à l’oubli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 63-89, 2023, 978-2-84016-527-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04819151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence d’un droit des plateformes dans le champ de la communication ? (pp. 9-25)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">DALLOZ. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Haine en ligne, désinformation, contrefaçon : les nouvelles régulations de la communication, Légipresse, Hors-Série #67, 2022-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2023, 9782990980678</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il pénaliser la consultation de sites haineux ? : retour sur un égarement législatif (pp. 213-236)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours de haine (sous la dir. B. Nicaud), mare &amp; martin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-84934-719-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">v° Communication en ligne (pp. 733-908)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DALLOZ (Coordination éditoriale A. Blocman avec C. Vivien). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Code de la Communication, ouvrage collectif sous la direction d’E. Dreyer, avec J. Antippas ; Ch. Bigot, M. Le Roy ; Ch. Nguyen Duc Long et N. Verly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DALLOZ, 2023, 978-2-247-20616-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lamy Liaisons SAS - KARNOV Group, 2023, 978-2-38536-029-0</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numérique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LE LAMY DROIT DU NUMERIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer France SAS, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, pp. 63-89, 2023, 978-2-84016-527-9</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">v° Communication en ligne du Code de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Code de la Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2022, 978-2-247-199906-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2023, 9782990980678</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutte contre les fake news et liberté d'expression sur l'Internet : l'approche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G.J. Guglielmi (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les mutations de la liberté d'expression en droit français et étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2021, 978-2-37651-032-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-84934-719-5</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lamy Droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2021, 9782721221483</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2022, 978-2-247-199906-8</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté d'expression à l'épreuve de l'internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser le droit de la pensée, Mélanges en l'honneur de Michel Vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LexisNexis, Dalloz, pp. 279-295, 2020, 978-2-247-18902-1-4161734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer France SAS, 2022</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours de clôture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété en partage (sous la dir. A. Robin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19742-2-4148814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Editions Panthéon-Assas, 2021, 978-2-37651-032-1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit voisin des agences et des éditeurs de presse : du grand écart entre intermédiaires et informédiaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Gleize et A. Maffre-Baugé (sous la dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété intellectuelle renouvelée par le numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DALLOZ, 2020, 978-2-247-19809-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lamy droit du numérique Partie 2, Numérique et Libertés (mise à jour annuelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Warusfel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2020, 9782721221483</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Activités de communication et droits intellectuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JurisClasseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fascicule 19, 4e édition, LexisNexis, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit à l'effacement des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Numérique : nouveaux droits, nouveaux usages. Sylvain Chatry et Thierry Gobert (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection Droit privé &amp; sciences criminelles, 978-2-84934-315-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fichage de l'internaute : quels garde-fous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le fichier. Fouad Eddazi et Stéphanie Mauclair (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Collection Grands colloques, 978-2-275-05191-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biens informationnels, Droit à l'information Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs - Judith Rochfeld, Marie Cornu, Fabienne Orsi (Dir.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-13-065411-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la télématique à l'internet, les chausse-trapes de la responsabilité en cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études en l'honneur du professeur Jérôme Huet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LGDJ</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-304, 2017, 978-2-275-05706-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02311768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alerte et droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lanceurs d'alerte : innovation juridique ou symptôme social - Actes du colloque de Montpellier des 23 et 24 juin 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de Droit et de Science politique de Montpellier, pp. 147-170, 2016, 979-10-91076-29-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01447750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et Libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Vivant (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lamy Droit du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informatique et Libertés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Vivant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Lamy Droit du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2021, 9782721221483</w:t>
+              <w:t xml:space="preserve">Lamy droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolsters Kluwer, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01211697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amnistie, droit à l’oubli et droits de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu et Jérôme Fromageau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de dictatures. Enjeux juridiques, archivistiques et institutionnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'Harmattan, 2015, 978-2-343-05861-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partie &amp;quot;Droit de la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guide des bonnes pratiques – Corpus écrits et oraux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortia Corpus Ecrits IRCOM et CAHIER, en partenariat avec le CECOJI, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion des archives sur Internet et protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit des archives publiques, entre permanence et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.63-86, 2014, 978-2-343-03350-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et responsabilité du chercheur : l’hypothèse de la diffamation envers la mémoire des morts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Cornu, Jérôme Fromageau et Bertrand Müller (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de la recherche - Problèmes et enjeux de la construction du savoir scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.95-112, 2014, 978-2-343-03247-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communauté harkie, enjeux de mémoire et judiciarisation : l'éprouvante fin de non recevoir du droit de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le juge et l'outre-mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, Faculté de droit et science politique de Montpellier, pp. 241-271, 2013, Décolonisations : le juge et les rapatriés, 979-10-91076-08-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux et vie privée : exemple de (re)négociation de la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les pratiques, source de normativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RDUS, pp.non renseignée, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Classeur Propriété littéraire et artistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.Fasc. 1229, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protection des bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Juris-Calsseur Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juris-Classeur, pp.fasc. n° 6080, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diffamations et injures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de droit de la presse et des médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Litec, pp.441-506, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit d'auteur et droit de la concurrence : à propos de l'abus de position dominante en droit d'auteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété intellectuelle et droit commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUAM, pp.211-239, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'auteur à l'épreuve du droit à la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...33 lines deleted...]
-              <w:t xml:space="preserve">, Wolters Kluwer, 2020, 9782721221483</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Jean-Michel Bruguière. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit d'auteur et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.129-146, 2007, Thèmes et commentaires</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, LexisNexis, Dalloz, pp. 279-295, 2020, 978-2-247-18902-1-4161734</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit d'expression sur l'internet : quelles régulations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Français, "Information, médias et internet"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Documentation française, pp.46-51, 2007, n° 338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, 2020, 978-2-247-19742-2-4148814</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00455746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les archives orales et le respect de la vie privée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque « Archives et sciences sociales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.115-142, 2006, coll. Droit du Patrimoine culturel et naturel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, DALLOZ, 2020, 978-2-247-19809-2</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit de la presse sous Vichy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mallet-Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le droit sous Vichy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Klostermann, pp.209-230, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...1752 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454218v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00454233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit d'auteur des journalistes</w:t>
               </w:r>
@@ -14473,51 +14473,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="03797CF1"/>
+    <w:nsid w:val="8790974A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14704,51 +14704,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mallet-poujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032658702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575013v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mallet-Poujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604458v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647160v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892014v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258958v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464842v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224585v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069407v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861494v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309380v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830683v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344718v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rici.v12.n1.2019.12649" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448668v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947275v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449235v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309339v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947348v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309345v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309387v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449171v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947358v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449096v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309351v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315478v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448581v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344702v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448948v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197185v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448524v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199536v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197109v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197146v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448827v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448411v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621216v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620976v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621175v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448757v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621165v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103881v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621212v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620972v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621205v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621157v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621151v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454188v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454172v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454159v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454184v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454153v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454136v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454156v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454139v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454181v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454169v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454179v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454131v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454166v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454121v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454127v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454130v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454132v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534398v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317896v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317879v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317921v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335758v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335704v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335736v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321520v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335197v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319726v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319753v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319740v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319719v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621167v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-franchises-de-lhistoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562823v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431792v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312398v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312359v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819151v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312426v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312446v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891699v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068425v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069796v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070189v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464751v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311768v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jerome-huet-9782275057064.html" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313883v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/numerique-nouveaux-droits-nouveaux-usages-9782849343159.html" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313869v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311700v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338822v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344553v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338830v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621138v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455746v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455750v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149381v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454218v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454233v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latreille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maffre-Baug&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mallet-poujol" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032658702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04604458v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mallet-Poujol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04647160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04575013v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312487v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04096697v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03565696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03892014v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991719v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451122v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464842v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03258958v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464817v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03224585v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464829v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02566198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03067006v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02861494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069407v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448668v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01830683v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26512/rici.v12.n1.2019.12649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309339v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309345v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947366v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947375v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947358v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947348v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02315478v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344702v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449096v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309351v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309361v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448554v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02322450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449032v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01202002v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448559v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01198722v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400125v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197160v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197146v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200975v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197109v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01197113v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400170v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448833v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448825v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448411v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620976v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621175v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02448757v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621216v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621212v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103881v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vivant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brugui&#232;re" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621162v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621151v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621205v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621154v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454189v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454123v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454186v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454174v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454172v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454159v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454184v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454188v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454156v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454139v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454181v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454169v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454136v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454127v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454166v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454121v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454132v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fromageau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Poli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Peschanski" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534398v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02206614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205480v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02205185v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204814v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02204322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317912v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317921v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02317896v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02318629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335736v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335758v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335704v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335693v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335719v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321442v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321520v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02335197v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321503v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02321515v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319753v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319740v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319719v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02319726v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621173v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621170v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454194v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04932350v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Warusfel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02960959v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mareetmartin.com/livre/les-franchises-de-lhistoire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02624220v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431792v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Robin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01562823v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454202v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432451v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454201v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819125v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819184v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819081v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312359v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819151v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312426v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312446v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312398v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891699v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03891717v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464762v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070189v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464751v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337875v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02309412v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337866v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313883v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/numerique-nouveaux-droits-nouveaux-usages-9782849343159.html" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02313869v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-fichier-9782275051918.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311700v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_des_biens_communs" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337860v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02311768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-du-professeur-jerome-huet-9782275057064.html" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447750v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02337856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329344v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02344553v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338830v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02338822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400133v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621178v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621097v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621144v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455750v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149381v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455746v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454218v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454209v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454206v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082345v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Latreille" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maffre-Baug&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eug&#233;nie Laporte-Legeais" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chevet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454204v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082838v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534401v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455758v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455759v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00455820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000033v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082435v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudrat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Lamberterie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallaert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>