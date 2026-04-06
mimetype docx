--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -221,329 +221,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
+                <w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Katia Benony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05484022v1</w:t>
+                <w:t xml:space="preserve">hal-05214815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t>
+                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Benony</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05214815v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -629,90 +629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, pp.397. </w:t>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ben-Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,64 +1187,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t>
@@ -1401,628 +1401,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
+                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Biabiany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Chia</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Licia Colli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études Caribéennes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348420v1</w:t>
+                <w:t xml:space="preserve">hal-03480970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadeer M Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna M Johansson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.628686⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271443v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M Johansson</w:t>
+                <w:t xml:space="preserve">Willy Ceï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.628686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534329v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Colli</w:t>
+                <w:t xml:space="preserve">Océane Biabiany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études Caribéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480970v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing of adult goats and cattle: Lessons from long-term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.109087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic transcriptomic changes of goat abomasal mucosa in response to Haemonchus contortus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer M. Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,77 +2203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Stear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Bédèrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2318,256 +2318,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome wide association study reveals new candidate genes for resistance to nematodes in Creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antilles Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619040v1</w:t>
+                <w:t xml:space="preserve">hal-02622479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study reveals new candidate genes for resistance to nematodes in Creole goat</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antilles Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622479v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
@@ -2579,64 +2579,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2821,51 +2821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2919,286 +2919,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the post-weaning parasitism history on an experimental [i]Haemonchus contortus[/i] infection in Creole goat kids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Cei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Valérie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Philibert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 47 (4), pp.773-778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11250-015-0774-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123101v1</w:t>
+                <w:t xml:space="preserve">hal-02630541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the post-weaning parasitism history on an experimental [i]Haemonchus contortus[/i] infection in Creole goat kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willy Cei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Philibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 207, pp.166-169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630541v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen years later, anthelmintic resistances have dramatically spread over goat farms in Guadeloupe</w:t>
               </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205 (1-2), pp.379-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3353,51 +3353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Justin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,77 +3590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3763,51 +3763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3867,77 +3867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 186 (3-4), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3983,64 +3983,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4102,541 +4102,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere de La Chevrotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.768-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652102v1</w:t>
+                <w:t xml:space="preserve">hal-01000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.705-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01000199v1</w:t>
+                <w:t xml:space="preserve">hal-02652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.221-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748026v1</w:t>
+                <w:t xml:space="preserve">hal-02642496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ode Coppry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Bernard B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747253v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
               </w:r>
@@ -4648,77 +4617,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (11), pp.3443-3451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4746,1136 +4715,1167 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001158v1</w:t>
+                <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of dietary supplementation on resistance to experimental infection with Haemonchus contortus in Creole kids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 178 (3-4), pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642496v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dietary supplementation on resistance to experimental infection with Haemonchus contortus in Creole kids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.01.030⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02646673v1</w:t>
+                <w:t xml:space="preserve">hal-02748026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653633v1</w:t>
+                <w:t xml:space="preserve">hal-02662710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.12.043⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662317v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653438v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H.O. Lallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pariacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01193769v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662710v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of experimental infection with Haemonchus contortus and post-weaning parasitism level on genetic evaluation of the resistance of Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.407-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5948,64 +5948,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6052,64 +6052,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6163,712 +6163,712 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659640v1</w:t>
+                <w:t xml:space="preserve">hal-02662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat farming systems in Martinique: management and breeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leimbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Domarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (4), pp.635-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11250-008-9235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Peripheral immune response in resistant and susceptible Creole kids experimentally infected with Haemonchus contortus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 82 (1), pp.34-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.01.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662006v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral immune response in resistant and susceptible Creole kids experimentally infected with Haemonchus contortus</w:t>
+                <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vachiery</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 82 (1), pp.34-39. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 87 (7), pp.2367-2375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.01.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02666428v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+                <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia L. Limea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 87 (7), pp.2367-2375. </w:t>
+              <w:t xml:space="preserve">, 2009, 87 (11), pp.3770-3781. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2527/jas.2008-1702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2527/jas.2009-1834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656840v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive grazing system for small ruminants in the tropics: the French West Indies experience and perspectives</w:t>
               </w:r>
@@ -6893,64 +6893,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (2-3), pp.195-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7035,51 +7035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N.J. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7121,90 +7121,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la race pour les systèmes de production caprine en Guadeloupe, entre question technique et débat sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Ribal-Rilos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7242,77 +7242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of targeted drenching using Famacha© method in Creole goat: Reduction of anthelmintic use, and effects on kid production and pasture contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Kandassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7365,299 +7365,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The importance of genotype x environment interaction for selection and breeding programmes in tropical conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655820v1</w:t>
+                <w:t xml:space="preserve">hal-02656306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of genotype x environment interaction for selection and breeding programmes in tropical conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bachand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 82 (3), pp.283-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1079/ASC200640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656306v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7729,90 +7729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on productivity of peri-parturient rise in fecal egg counts in Creole goats in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7875,64 +7875,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat meat production in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1-2), pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7972,592 +7972,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A short-term divergent selection for resistance to Teladorsagia circumcincta in Romanov sheep using natural or artificial challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gruner</w:t>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bouix</w:t>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Vu Tien Khang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/gse:2003060⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00894483v1</w:t>
+                <w:t xml:space="preserve">hal-02681086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the importance, definition and genetic components of the number of animals born in the litter with particular emphasis on small ruminants in tropical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (1-2), pp.1-11. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A short-term divergent selection for resistance to Teladorsagia circumcincta in Romanov sheep using natural or artificial challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 36, pp.217-242</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02681086v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short-term divergent selection for resistance to Teladorsagia circumcincta in Romanov sheep using natural or artificial challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gruner</w:t>
+                <w:t xml:space="preserve">Jacques Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Vu Tien Khang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 36, pp.217-242</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 36 (2), pp.217-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/gse:2003060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670489v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00894483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct genetic and maternal effects affecting litter size, birth weight and pre-weaning losses in Creoles goats of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,77 +8608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of Creole kids during infection with gastrointestinal strongyles: a survival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8716,77 +8716,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer des méthodes de lutte alternative contre les parasites internes des petits ruminants : une nécessité pour l'élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8805,571 +8805,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of genetic variability of resistance to gastrointestinal nematode parasites in Creole goats in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.1706-1712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676682v1</w:t>
+                <w:t xml:space="preserve">hal-02680772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic variability of resistance to gastrointestinal nematode parasites in Creole goats in the humid tropics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leimbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.1706-1712</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680772v1</w:t>
+                <w:t xml:space="preserve">hal-02676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
+                <w:t xml:space="preserve">M. Saulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671775v1</w:t>
+                <w:t xml:space="preserve">hal-02674514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Hostache</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674514v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Technical Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 379, pp.379-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9394,77 +9394,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chèvre Créole de Guadeloupe (F.W.I.) : une ressource génétique importante pour les tropiques humides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9515,90 +9515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importancia de los caprinos de raza local rustica en medios dificiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9630,381 +9630,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Creole goat performances and main constraints in Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 5 (suppl-1), 5 p</w:t>
+              <w:t xml:space="preserve">, 1997, 5 (3), pp.527-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693098v1</w:t>
+                <w:t xml:space="preserve">hal-02688901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résistance aux strongles gastro-intestinaux des caprins. Influence de différents environnements tropicaux sur l'expression du potentiel génétique de résistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 10 (1), pp.91-98</w:t>
+              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5 (suppl-1), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02697640v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creole goat performances and main constraints in Guadeloupe</w:t>
+                <w:t xml:space="preserve">Résistance aux strongles gastro-intestinaux des caprins. Influence de différents environnements tropicaux sur l'expression du potentiel génétique de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 5 (3), pp.527-529</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (1), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688901v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of strongylosis of small ruminants in the humid tropics: A component of animal production system that required a pluridisciplinary approach</w:t>
               </w:r>
@@ -10016,64 +10016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N'Zobadila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10105,260 +10105,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of methods for counting third stage larvae of gastrointestinal nematodes of small ruminants in tropical pastures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des gènes pour résister aux strongyloses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Gruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Bouix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 62, pp.307-315</w:t>
+              <w:t xml:space="preserve">Pâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 433, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02690301v1</w:t>
+                <w:t xml:space="preserve">hal-02684473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des gènes pour résister aux strongyloses</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of methods for counting third stage larvae of gastrointestinal nematodes of small ruminants in tropical pastures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Frauli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serigne Diaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pâtre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 433, pp.23-24</w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 62, pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684473v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing by sheep and steers of irrigated Digitaria decumbens pastures in Martinique (FWI)</w:t>
               </w:r>
@@ -10482,64 +10482,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worm population characteristics and pathological changes in lambs after a single or trickle infection with &amp;lt;em&amp;gt;Teladorsagia circumcincta&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Vu Tien Khang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any major gene contributing to litter size of Meishan gilts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10719,90 +10719,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les objectifs et les criteres de selection des bovins pour la resistance aux strongles gastro-intestinaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 5, pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10859,64 +10859,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11022,77 +11022,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) génétique(s) pour quels systèmes d’élevage face au changement global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">étienne verrier; denis milan; claire Rogel-Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique des animaux d'élevage: diversité et adaptation dans un monde changeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2020, 978-2-7592-3099-0</w:t>
@@ -11134,51 +11134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cabra creole de las Antillas Francesas y de Haití: un recurso genético original y productivo para el desarrollo de sistemas de producción diversificados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11272,51 +11272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11432,51 +11432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11518,103 +11518,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in resistance of creole goats to natural infection with trichostrongylids in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-borne pathogens : international trade and tropical animal diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 791, New York Academy of Sciences, 1996, Annals of the New York Academy of Sciences</w:t>
@@ -11675,51 +11675,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des populations animales aux systèmes d'élevage tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles et de la Guyane, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11769,90 +11769,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêlons nos savoirs... pour la transition agroécologique de l'agriculture Guadeloupéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11883,64 +11883,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des races Créole pour l'autonomie des élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11988,64 +11988,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour pour expliquer les actions de l'Europe en Guadeloupe - AgroEcodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12196,51 +12196,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D10C9C3"/>
+    <w:nsid w:val="FE4BC4F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12427,51 +12427,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>