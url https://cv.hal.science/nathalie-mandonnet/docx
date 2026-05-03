--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1401,291 +1401,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
+                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+                <w:t xml:space="preserve">Hadeer M Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Talouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Anna M Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Colli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480970v1</w:t>
+                <w:t xml:space="preserve">hal-03534329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeer M Aboshady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M Johansson</w:t>
+                <w:t xml:space="preserve">Licia Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16, </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03534329v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
               </w:r>
@@ -2318,272 +2318,284 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome wide association study reveals new candidate genes for resistance to nematodes in Creole goat</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Silva</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antilles Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.14-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622479v1</w:t>
+                <w:t xml:space="preserve">hal-02619040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genome wide association study reveals new candidate genes for resistance to nematodes in Creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antilles Agricole</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.109-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2018.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619040v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goats worm burden variability also results from non-homogeneous larval intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2628,374 +2640,374 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.15987. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-34338-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02627776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résistance génétique aux infections par les nématodes gastro-intestinaux chez les petits ruminants : un enjeu de durabilité pour les productions à l’herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (1), pp.47-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 11 (3), pp.365-374. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S175173111600135X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of a &amp;quot;leader-follower&amp;quot; grazing system instead of specialised paddocks with regard to integrated gastrointestinal control in small ruminant farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3004,132 +3016,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47 (4), pp.773-778. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11250-015-0774-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the post-weaning parasitism history on an experimental [i]Haemonchus contortus[/i] infection in Creole goat kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3148,506 +3160,506 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207, pp.166-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fifteen years later, anthelmintic resistances have dramatically spread over goat farms in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205 (1-2), pp.379-384. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2014.07.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Experimental Infection with Haemonchus contortus on Parasitological and Local Cellular Responses in Resistant and Susceptible Young Creole Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Justin Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/902759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of single or trickle Haemonchus contortus experimental infection on digestibility and host responses of naïve Creole kids reared indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe A. Decherf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 191 (3-4), pp.284-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3656,1142 +3668,1142 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1751731112001413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated selection responses for breeding programs including resistance and resilience to parasites in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2011-5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis of the potential role of IgA and IgE responses against Haemonchus contortus in parasite resistance of Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 186 (3-4), pp.337-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.11.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Troupé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (3), pp.305-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.705-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000199v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere de La Chevrotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (5), pp.705-706. </w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.768-775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652102v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
+                <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (11), pp.3443-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642496v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard B. Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.221-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01000143v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4800,132 +4812,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary supplementation on resistance to experimental infection with Haemonchus contortus in Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,104 +4946,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178 (3-4), pp.279-285. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2011.01.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5076,240 +5088,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/awhs-nv51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5317,773 +5329,773 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Farant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Quenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.H.O. Lallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pariacote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 89 (2), pp.193-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of experimental infection with Haemonchus contortus and post-weaning parasitism level on genetic evaluation of the resistance of Creole kids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.407-408. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S204047001000035X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effects of single or trickle experimental infections with Haemonchus contortus on digestibility and host response in naïve Creole kids reared indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.410. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S2040470010000373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6091,559 +6103,559 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.401-402. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat farming systems in Martinique: management and breeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Domarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 41 (4), pp.635-644. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11250-008-9235-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral immune response in resistant and susceptible Creole kids experimentally infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vachiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 82 (1), pp.34-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intake and digestibility of naïve kids differing in genetic resistance and experimentally parasitized (indoors) with Haemonchus contortus in two successive challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6665,226 +6677,226 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (7), pp.2367-2375. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2008-1702⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performances, carcass quality and non-carcass components of indigenous Caribbean goats under varying nutritional densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (11), pp.3770-3781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2527/jas.2009-1834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive grazing system for small ruminants in the tropics: the French West Indies experience and perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6929,256 +6941,256 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (2-3), pp.195-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serum antibody responses in Creole kids experimentally infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N.J. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 158, pp.311-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02658922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la race pour les systèmes de production caprine en Guadeloupe, entre question technique et débat sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Ribal-Rilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7193,1574 +7205,1574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of targeted drenching using Famacha© method in Creole goat: Reduction of anthelmintic use, and effects on kid production and pasture contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Kandassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 146 (1-2), pp.135-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2007.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of genotype x environment interaction for selection and breeding programmes in tropical conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 82 (3), pp.283-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1079/ASC200640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Production Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 92 (3), pp.241-247. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.livprodsci.2004.08.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on productivity of peri-parturient rise in fecal egg counts in Creole goats in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 134, pp.249-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vetpar.2005.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat meat production in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1-2), pp.53-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2005.06.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Discussion on the importance, definition and genetic components of the number of animals born in the litter with particular emphasis on small ruminants in tropical conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 54 (1-2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02681086v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the importance, definition and genetic components of the number of animals born in the litter with particular emphasis on small ruminants in tropical conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Noblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2003.10.007⟩</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (2), pp.93-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2004.17.1.3556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">hal-02682896v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short-term divergent selection for resistance to Teladorsagia circumcincta in Romanov sheep using natural or artificial challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36, pp.217-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A short-term divergent selection for resistance to Teladorsagia circumcincta in Romanov sheep using natural or artificial challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 36 (2), pp.217-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/gse:2003060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct genetic and maternal effects affecting litter size, birth weight and pre-weaning losses in Creoles goats of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 77, pp.363-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of Creole kids during infection with gastrointestinal strongyles: a survival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 81, pp.2401-2408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer des méthodes de lutte alternative contre les parasites internes des petits ruminants : une nécessité pour l'élevage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8775,575 +8787,575 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic variability of resistance to gastrointestinal nematode parasites in Creole goats in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 79, pp.1706-1712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Saulai</w:t>
+                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Hostache</w:t>
+                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674514v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671775v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9358,194 +9370,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Technical Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 379, pp.379-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02696881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chèvre Créole de Guadeloupe (F.W.I.) : une ressource génétique importante pour les tropiques humides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Genetic Resources Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importancia de los caprinos de raza local rustica en medios dificiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9554,227 +9566,227 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de la Facultad de Agronomía</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 15 (4), pp.386-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creole goat performances and main constraints in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5 (3), pp.527-529</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9783,1059 +9795,1059 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5 (suppl-1), 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux strongles gastro-intestinaux des caprins. Influence de différents environnements tropicaux sur l'expression du potentiel génétique de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 10 (1), pp.91-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated control of strongylosis of small ruminants in the humid tropics: A component of animal production system that required a pluridisciplinary approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N'Zobadila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivos Latinoamericanos de Producción Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 5 (suppl-1), pp.601-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gènes pour résister aux strongyloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 433, pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of methods for counting third stage larvae of gastrointestinal nematodes of small ruminants in tropical pastures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frauli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serigne Diaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 62, pp.307-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing by sheep and steers of irrigated Digitaria decumbens pastures in Martinique (FWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Fesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de zootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.343-343</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00889500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worm population characteristics and pathological changes in lambs after a single or trickle infection with &amp;lt;em&amp;gt;Teladorsagia circumcincta&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Vu Tien Khang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Cabaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 24 (3), pp.347-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any major gene contributing to litter size of Meishan gilts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Caritez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel J. M. Elsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Legault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics of Reproduction Traits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 1, pp.126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02709611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les objectifs et les criteres de selection des bovins pour la resistance aux strongles gastro-intestinaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 5, pp.101-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02707773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10845,160 +10857,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Boichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Danchin-Burge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Etienne Verrier; Denis Milan; Claire Rogel-Gaillard. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.288, 2020, Savoir faire, 978-2-7592-3099-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11008,150 +11020,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) génétique(s) pour quels systèmes d’élevage face au changement global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">étienne verrier; denis milan; claire Rogel-Gaillard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique des animaux d'élevage: diversité et adaptation dans un monde changeant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUAE, 2020, 978-2-7592-3099-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cabra creole de las Antillas Francesas y de Haití: un recurso genético original y productivo para el desarrollo de sistemas de producción diversificados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11173,123 +11185,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversidad Caprina Iberoamericana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ediciones Universidad Cooperativa de Colombia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11311,347 +11323,347 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Pétro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Agriculture Reviews 14 : Agroecology and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 511 p., 2014, Sustainable Agriculture Reviews, 978-3-319-06015-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-06016-3_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs génétiques de la rusticité et sélection animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hubert B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La rusticité l’animal, la race, le système d’élevage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La rusticité : l’animal, la race, le système d’élevage ? Pastum hors-série. Association Française de Pastoralisme, Agropolis international et Cardère éditeur. 120 p., 2011, 978-2-914053-59-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in resistance of creole goats to natural infection with trichostrongylids in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vector-borne pathogens : international trade and tropical animal diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 791, New York Academy of Sciences, 1996, Annals of the New York Academy of Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11661,91 +11673,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des populations animales aux systèmes d'élevage tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles et de la Guyane, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02816326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11755,152 +11767,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mêlons nos savoirs... pour la transition agroécologique de l'agriculture Guadeloupéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Odet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des races Créole pour l'autonomie des élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11952,183 +11964,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03401284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour pour expliquer les actions de l'Europe en Guadeloupe - AgroEcodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Latchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pédurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mavounzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId328"/>
+      <w:footerReference w:type="default" r:id="rId329"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12196,51 +12208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE4BC4F2"/>
+    <w:nsid w:val="67A11C01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12427,51 +12439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6X1CD62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>