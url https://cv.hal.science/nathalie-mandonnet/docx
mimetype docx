--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -221,329 +221,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t>
+                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Labrune</w:t>
+                <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Benony</w:t>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57, pp.432-436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214815v1</w:t>
+                <w:t xml:space="preserve">hal-05484022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche participative pour la co-conception d'une filière porcine à partir du porc féral de la Martinique</w:t>
+                <w:t xml:space="preserve">Valorization of feral pigs in the tropics, from the genetic characterization to the re-domestication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Labrune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labatut</w:t>
+                <w:t xml:space="preserve">Mélain Bructer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+                <w:t xml:space="preserve">Katia Benony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Recherche Porcine en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.30276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-15649-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484022v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05214815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated disease management, optimal effort allocation between prevention and control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -629,90 +629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feral pig re-domestication in Martinique: a case study using participatory approach based on a serious game to co-design agroecological breeding systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Degras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Labatut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tropical Animal Health and Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57, pp.397. </w:t>
@@ -776,51 +776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Ben-Jemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mekki Boussaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,286 +1008,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
+                <w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hoste</w:t>
+                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Ravinet</w:t>
+                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chartier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058701v1</w:t>
+                <w:t xml:space="preserve">hal-04083101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fodder resources of integrated mixed farming systems in tropical regions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction d’usage et alternatives aux antiparasitaires en élevage des ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dingamgoto Jesse Barde</w:t>
+                <w:t xml:space="preserve">Nadine Ravinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Minatchy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+                <w:t xml:space="preserve">Christophe Chartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Marie-Magdeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (4), pp.327-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.4.7333⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083101v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographical contrasts of Y‐chromosomal haplogroups from wild and domestic goats reveal ancient migrations and recent introgressions</w:t>
               </w:r>
@@ -1401,494 +1401,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03722180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadeer M Aboshady</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Willy Ceï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna M Johansson</w:t>
+                <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bocage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2021.628686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03534329v1</w:t>
+                <w:t xml:space="preserve">hal-03271443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic variants from RNA-seq for goats resistant or susceptible to gastrointestinal nematode infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Talouarn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bardou</w:t>
+                <w:t xml:space="preserve">Hadeer M Aboshady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Licia Colli</w:t>
+                <w:t xml:space="preserve">Anna M Johansson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Alberti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Jonas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0248405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480970v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03534329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Grazing and Dietary Supplementation Improve the Response to Gastrointestinal Nematode Parasitism and Production Performances of Goats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VarGoats project: a dataset of 1159 whole-genome sequences to dissect Capra hircus global diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy Ceï</w:t>
+                <w:t xml:space="preserve">Laure Denoyelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Arquet</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
+                <w:t xml:space="preserve">Licia Colli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bocage</w:t>
+                <w:t xml:space="preserve">Adriana Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (1), 14 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2021.628686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-021-00659-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271443v1</w:t>
+                <w:t xml:space="preserve">hal-03480970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agriculture familiale à l’épreuve de la Covid-19 : le cas de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Bolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1939,90 +1939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed grazing of adult goats and cattle: Lessons from long-term monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 280, pp.109087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2069,51 +2069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic transcriptomic changes of goat abomasal mucosa in response to Haemonchus contortus infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer M. Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Félicité</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,77 +2203,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome variation in response to gastrointestinal nematode infection in goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadeer Aboshady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Stear</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malia Bédèrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2324,64 +2324,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bon sens paysan revient au coeur de notre agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Grugeaux-Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2591,64 +2591,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2820,64 +2820,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic parameters for thermoregulation and production traits in lactating sows reared in tropical climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2976,51 +2976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valériuse Brigitte Calif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3110,64 +3110,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Philibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 207, pp.166-169</w:t>
@@ -3235,51 +3235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ferre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylène Madassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 205 (1-2), pp.379-384. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3307,385 +3307,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Experimental Infection with Haemonchus contortus on Parasitological and Local Cellular Responses in Resistant and Susceptible Young Creole Goats</w:t>
+                <w:t xml:space="preserve">Effects of single or trickle Haemonchus contortus experimental infection on digestibility and host responses of naïve Creole kids reared indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+                <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Willy W. Cei</w:t>
+                <w:t xml:space="preserve">Sylvaine S. Camous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Justin Dumoulin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe A. Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 191 (3-4), pp.284-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/902759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02644024v1</w:t>
+                <w:t xml:space="preserve">hal-01000691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of single or trickle Haemonchus contortus experimental infection on digestibility and host responses of naïve Creole kids reared indoor</w:t>
+                <w:t xml:space="preserve">Effect of Experimental Infection with Haemonchus contortus on Parasitological and Local Cellular Responses in Resistant and Susceptible Young Creole Goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut T. Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Justin Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vetpar.2012.09.026⟩</w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2013/902759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000691v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic values of body weight, reproduction and parasite resistance traits for a Creole goat breeding goal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.22-33. </w:t>
@@ -3749,77 +3749,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Bijma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 91 (2), pp.572-581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3905,51 +3905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 186 (3-4), pp.337-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3995,51 +3995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes d’élevage caprins en zone tropicale : analyse des fonctions et des performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,774 +4114,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere de La Chevrotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. S. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent L. Schibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
+              <w:t xml:space="preserve">Animal Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (6), pp.768-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652102v1</w:t>
+                <w:t xml:space="preserve">hal-01000199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of quantitative trait loci for resistance to gastrointestinal nematode infections in Creole goats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foreword: Sustainable animal production in the tropics: farming in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Boval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (5), pp.705-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s1751731112000523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2052.2012.02341.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01000199v1</w:t>
+                <w:t xml:space="preserve">hal-02652102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ode Coppry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fanchone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2527/jas.2011-3872⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.89-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000143v1</w:t>
+                <w:t xml:space="preserve">hal-02747253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters for body weight, reproduction, and parasite resistance traits in the Creole goat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 89 (11), pp.3443-3451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-3872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001158v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Adaptation des animaux d'élevage aux multiples contraintes des régions chaudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel E. Tillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard B. Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (3), pp.221-234</w:t>
+              <w:t xml:space="preserve">, 2011, 24 (1), pp.41-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02642496v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des techniques intégrées pour un élevage de ruminants productif et durable aux Antilles-Guyane</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La sélection génétique pour la maîtrise des strongyloses gastro-intestinales des petits ruminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Moreno-Romieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Jacquiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (3), pp.221-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/n6yp-pr62⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02747253v1</w:t>
+                <w:t xml:space="preserve">hal-02642496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of dietary supplementation on resistance to experimental infection with Haemonchus contortus in Creole kids</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Parasitology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 178 (3-4), pp.279-285. </w:t>
@@ -5026,90 +5026,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les races animales locales : bases du développement innovant et durable de l'élevage aux Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Systèmes durables de production et de transformation agricoles aux Antilles et en Guyane, 16, pp.193-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5137,688 +5137,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Farant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Quenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
+              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02662710v1</w:t>
+                <w:t xml:space="preserve">hal-02653633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliel González García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H.O. Lallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ortega-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pariacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
+              <w:t xml:space="preserve">Small Ruminant Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 89 (2), pp.193-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01193769v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of local genetic resources by in situ and ex situ methods for research and breeding purpose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Naves</w:t>
+                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.395-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000233⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653633v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goat management and systems of production: Global framework and study cases in the Caribbean</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pariacote</w:t>
+                <w:t xml:space="preserve">Production systems of Creole goat and their implications for a breeding programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small Ruminant Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smallrumres.2009.12.043⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (12), pp.2099-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110001412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662317v1</w:t>
+                <w:t xml:space="preserve">hal-02662710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A long term experiment of integrated control of nematode parasitism in Creole goats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Blaes</w:t>
+                <w:t xml:space="preserve">Genetic parameters of litter size in Creole goat and their implication for a breeding programme including adaptation traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gunia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maurice Mahieu</w:t>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 1 (2), pp.413-414. </w:t>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.402-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S2040470010000403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S2040470010000300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653438v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the type of experimental infection with Haemonchus contortus and post-weaning parasitism level on genetic evaluation of the resistance of Creole kids</w:t>
               </w:r>
@@ -5843,51 +5843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.407-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5934,90 +5934,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing the effects of single or trickle experimental infections with Haemonchus contortus on digestibility and host response in naïve Creole kids reared indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy W. Cei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Animal Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6064,64 +6064,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of research to a breeding programme for Creole goat in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6181,103 +6181,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of forage feeding on goat meat production: carcass characteristics and composition of Creole kids reared either at pasture or indoors in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ode Coppry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (8), pp.1140-1150</w:t>
@@ -6306,51 +6306,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat farming systems in Martinique: management and breeding strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6465,51 +6465,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral immune response in resistant and susceptible Creole kids experimentally infected with Haemonchus contortus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliel González García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,64 +6637,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 87 (7), pp.2367-2375. </w:t>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia L. Limea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Boval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,64 +6905,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 77 (2-3), pp.195-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7047,51 +7047,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia de La Chevrotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Varo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.N.J. Kooyman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7133,90 +7133,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de la race pour les systèmes de production caprine en Guadeloupe, entre question technique et débat sociétal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Ribal-Rilos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnozootechnie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 85, pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Kandassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Hoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7396,51 +7396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of genotype x environment interaction for selection and breeding programmes in tropical conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAB Reviews Perspectives in Agriculture Veterinary Science Nutrition and Natural Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7465,51 +7465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in resistance to gastro-intestinal strongyles during early lactation in Creole goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7599,64 +7599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevance of the variability of kidding day in Creole goats in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy R. Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,90 +7741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on productivity of peri-parturient rise in fecal egg counts in Creole goats in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bachand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Arquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Baudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7887,64 +7887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goat meat production in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1-2), pp.53-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8003,64 +8003,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the importance, definition and genetic components of the number of animals born in the litter with particular emphasis on small ruminants in tropical conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small Ruminant Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 54 (1-2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8119,51 +8119,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atténuer les effets de la chaleur sur les performances des porcs: la voie génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8279,51 +8279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8404,51 +8404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Vu Tien Khang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8512,64 +8512,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct genetic and maternal effects affecting litter size, birth weight and pre-weaning losses in Creoles goats of Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8620,51 +8620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality of Creole kids during infection with gastrointestinal strongyles: a survival analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ducrocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8754,51 +8754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du PRAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2, pp.51-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8817,502 +8817,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic variability of resistance to gastrointestinal nematode parasites in Creole goats in the humid tropics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Leimbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Menendez-Buxadera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 79, pp.1706-1712</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680772v1</w:t>
+                <w:t xml:space="preserve">hal-02676682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ruminants domestiques de la Caraïbe : le point sur les ressources génétiques et leur exploitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Assessment of genetic variability of resistance to gastrointestinal nematode parasites in Creole goats in the humid tropics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy R. Arquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 14 (3), pp.181-192</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79, pp.1706-1712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676682v1</w:t>
+                <w:t xml:space="preserve">hal-02680772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">M. Saulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671775v1</w:t>
+                <w:t xml:space="preserve">hal-02674514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life-trait evolution of a parasite strongyle nematode in response to host resistance: an experimental approach using Haemonchus contortus on black belly lambs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Cabaret</w:t>
+                <w:t xml:space="preserve">Etude comparative sur la méthodologie d'estimation des poids à âge type appliquée aux caprins Créoles producteurs de viande.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Hostache</w:t>
+                <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gisèle Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 33 (Suppl1), pp.S25-S44</w:t>
+              <w:t xml:space="preserve">Revue d'Elevage et de Médecine Vétérinaire des Pays Tropicaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 54, pp.81-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674514v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of animal breeding strategies for the local breeds of ruminants in the French West Indies</w:t>
               </w:r>
@@ -9324,64 +9324,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Leimbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR Technical Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 379, pp.379-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9406,77 +9406,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La chèvre Créole de Guadeloupe (F.W.I.) : une ressource génétique importante pour les tropiques humides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9527,90 +9527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importancia de los caprinos de raza local rustica en medios dificiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Menendez Buxadera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9648,77 +9648,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creole goat performances and main constraints in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9756,64 +9756,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interes de caprinos de raza local rustica en medios dificiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9877,51 +9877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résistance aux strongles gastro-intestinaux des caprins. Influence de différents environnements tropicaux sur l'expression du potentiel génétique de résistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10028,64 +10028,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hostache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. N'Zobadila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10136,51 +10136,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des gènes pour résister aux strongyloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10494,51 +10494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worm population characteristics and pathological changes in lambs after a single or trickle infection with &amp;lt;em&amp;gt;Teladorsagia circumcincta&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Bouix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10606,51 +10606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there any major gene contributing to litter size of Meishan gilts ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10731,51 +10731,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur les objectifs et les criteres de selection des bovins pour la resistance aux strongles gastro-intestinaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gruner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10871,51 +10871,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique des animaux d'élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Bidanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11034,64 +11034,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle(s) génétique(s) pour quels systèmes d’élevage face au changement global ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tixier-Boichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11146,51 +11146,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cabra creole de las Antillas Francesas y de Haití: un recurso genético original y productivo para el desarrollo de sistemas de producción diversificados</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11284,51 +11284,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological resources for sustainable livestock farming in the humid tropics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harry Archimède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Mahieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11444,51 +11444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Zerjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Guinia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Verrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11530,51 +11530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in resistance of creole goats to natural infection with trichostrongylids in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11687,51 +11687,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des populations animales aux systèmes d'élevage tropicaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Antilles et de la Guyane, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11807,64 +11807,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Biabiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Odet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11895,77 +11895,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des races Créole pour l'autonomie des élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Naves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gisèle Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gourdine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12000,64 +12000,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jour pour expliquer les actions de l'Europe en Guadeloupe - AgroEcodiv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fanchone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mandonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Latchman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12208,51 +12208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67A11C01"/>
+    <w:nsid w:val="A7812B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12439,51 +12439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6X1CD62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mandonnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9339-4971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/153279699" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484022v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Degras" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Alexandre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mandonnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fanchone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05214815v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Labrune" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lain Bructer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Benony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-15649-7" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05213785v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonneau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Marie-Magdeleine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Archim&#232;de" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bambou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-16318-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285858v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-025-04668-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679025v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben-Jemaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Naves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0309411" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186791v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Adam" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-38774-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04083101v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingamgoto Jesse Barde" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Minatchy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04058701v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hoste" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ravinet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.4.7333" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722180v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isa&#228;c J Nijman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin D Rosen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cumer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16579" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Ce&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Arquet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;riuse Brigitte Calif" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bocage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.628686" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03534329v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M Aboshady" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M Johansson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jonas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0248405" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03480970v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Denoyelle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Colli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Alberti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-021-00659-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348420v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Biabiany" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Bolo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03198474v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Mahieu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fleury" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2020.109087" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514818v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer M. Aboshady" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann F&#233;licit&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hira" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fourcot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-020-00768-y" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadeer Aboshady" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Stear" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia B&#233;d&#232;rina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218719" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619040v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Grugeaux-Etna" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622479v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Silva" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Oliveira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barbier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2018.06.004" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N6X1CD62-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-34338-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607966v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Moreno-Romieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Salle" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquiet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Blanchard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chylinski" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Giorgi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111600135X" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630541v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my R. Arquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-015-0774-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Cei" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Philibert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630526v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Madassamy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2014.07.029" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000691v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy W. Cei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine S. Camous" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe A. Decherf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2012.09.026" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCTX79WF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644024v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut T. Larcher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Justin Dumoulin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/902759" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000063v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gunia" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112001413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000064v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bijma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-5071" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Jacquiet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.11.071" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DG5F53PF-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649430v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Troup&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Boval" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000199v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de La Chevrotiere de La Chevroti&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. S. Bishop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Schibler" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2052.2012.02341.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CWT29JQ6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652102v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112000523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747253v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ode Coppry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/n6yp-pr62" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000143v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-3872" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001158v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Tillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Faye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642496v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646673v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2011.01.030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-36BCKTHW-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748026v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/awhs-nv51" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Farant" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Quenais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000233" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662317v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliel Gonz&#225;lez Garc&#237;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H.O. Lallo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ortega-Jimenez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pariacote" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.12.043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLFTMG1F-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653438v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Blaes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662710v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001412" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653303v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S204047001000035X" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653543v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Barbier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000373" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193768v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S2040470010000294" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia L. Limea" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662112v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leimbacher" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maurice" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Domarin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11250-008-9235-1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C8A3DD725AF193176CADC3614A55AE6145A6D02F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666428v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vachiery" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2009.01.008" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDN1P0R7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656840v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2008-1702" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659640v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garcia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-1834" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654593v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2008.03.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGS1LHSP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Varo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.N.J. Kooyman" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653614v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Ribal-Rilos" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655618v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Kandassamy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Hoste" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2007.02.003" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C54XC505-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656306v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655820v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bachand" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC200640" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675934v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez-Buxadera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livprodsci.2004.08.014" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZTVB2CHT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683303v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Baudron" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2005.07.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N343XC2D-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680130v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2005.06.005" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHV2FSGH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682896v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smallrumres.2003.10.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCMDHL8B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681086v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Noblet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Bidanel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2004.17.1.3556" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670489v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gruner" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang Bourgoin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eychenne" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894483v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gruner" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bouix" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Vu Tien Khang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2003060" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674207v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aumont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ducrocq" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679037v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676682v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680772v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674514v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cabaret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Hostache" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671775v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Menendez Buxadera" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698246v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697674v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688901v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleury" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693098v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697640v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684059v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. N'Zobadila" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684473v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690301v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frauli" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serigne Diaw" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889500v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mahieu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aumont" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Alexandre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Fesneau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712997v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gruner" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Vu Tien Khang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Cabaret" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709611v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Le Roy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Caritez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel J. M. Elsen" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751553v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Danchin-Burge" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958499v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170458v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ediciones.ucc.edu.co/index.php/ucc/catalog/book/107" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798064v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila P&#233;tro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/agriculture/book/978-3-319-06015-6" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06016-3_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733329v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Guinia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verrier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02816326v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04726908v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03401284v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788008v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Latchman" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; P&#233;durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mavounzy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>