--- v0 (2026-04-06)
+++ v1 (2026-05-12)
@@ -230,278 +230,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05267375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VVUQ of a thermal-hydraulic multi-scale tool on unprotected loss of flow accident in SFR reactor</w:t>
+                <w:t xml:space="preserve">A comparative study on severe accident phenomena related to melt progression in SFR and PWR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrea Bachrata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Marquès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fréderic Serre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2021002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.030801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4047921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133360v1</w:t>
+                <w:t xml:space="preserve">hal-03749702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study on severe accident phenomena related to melt progression in SFR and PWR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VVUQ of a thermal-hydraulic multi-scale tool on unprotected loss of flow accident in SFR reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bachrata</w:t>
+                <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Bertrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marie</w:t>
+                <w:t xml:space="preserve">Michel Marquès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréderic Serre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Engineering and Radiation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (3), pp.030801. </w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7, pp.3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4047921⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2021002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03749702v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional outlier detection by means of h-mode depth and dynamic time warping</w:t>
               </w:r>
@@ -526,64 +526,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Couplet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Iooss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (23), pp.11475. </w:t>
@@ -621,51 +621,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADVANCED STUDIES AND STATISTICAL TREATMENT FOR SODIUM-COOLED FAST REACTOR PIN FAILURES DURING UNPROTECTED TRANSIENT OVERPOWER ACCIDENT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -777,77 +777,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Marrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 348, pp.78-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -894,51 +894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sodium-cooled fast reactor pin model for predicting pin failure during a power excursion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1024,64 +1024,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical tool for Unprotected Loss Of Flow transient simulations in a Sodium Fast Reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Droin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Bachrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1145,51 +1145,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-statistical approach to assess the core damage variability due to a total instantaneous blockage of SFR fuel sub-assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1307,51 +1307,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of severe accident studies at the end of the conceptual design of astrid feedback on mitigation features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bachrata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1705,51 +1705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seiler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bertrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Serre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047921" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bachrata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1722542" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Seiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubiolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.03.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brun-Magaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Luze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267375v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Jourdy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenadou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Seiler" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labergue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gradeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.114352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bachrata" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Serre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4047921" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133360v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Marrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marqu&#232;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bajard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2021002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965504v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Rollon de Pinedo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Couplet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Iooss" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app112311475" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herbreteau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marrel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bertrand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bachrata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00295639.2020.1722542" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02510329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rahm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Droin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2019.04.019" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851226v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbreteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bertrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Seiler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rubiolo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2018.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Merle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2017.03.035" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03756976v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marrel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Seiler" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2015.07.012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bachrata" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Brun-Magaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb. Droin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05539530v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Luze" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Repetto" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Dominguez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICONE14-89191" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>