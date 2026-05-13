--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -100,6398 +100,6398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fumée blanche pour l’IA… carton rouge pour les libertés fondamentales !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pertinence de l'action de groupe en cas de violation d'une simple obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On n'est pas sérieux, en ligne, quand on a 17 ans !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La loi SREN : un texte de plus au millefeuille numérique, so frenchy !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JO : l'important, c'est d'être filmés !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.n° 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">8 mars… ou le combat des femmes dans le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sanctions dans le droit de la protection des données - L’amélioration des procédures de sanction (partie 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souveraineté numérique en danger !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cassandre au pays de l'intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'IA, mère de tous les maux environnementaux !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04989480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Souveraineté numérique en danger !</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surveillance d'État : toujours plus loin, toujours plus fort ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.n° 5</w:t>
+              <w:t xml:space="preserve">, 2024, n° 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarification des notions-clés du RGPD et des règles du jeu de la publicité personnalisée en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sanctions dans le droit de la protection des données . - L’efficacité des sanctions en droit de la protection des données (partie 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n° 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l'affaire Telegram est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DMA par anticipation !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'articulation des différentes sanctions : les alternatives à la sanction administrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le règlement MiCA : les nouvelles règles du jeu en matière de crypto-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.26-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit de la protection des données en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Debet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04237353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les NFT aux prises avec le droit des biens : essai d’une qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les NFT aux prises avec le droit des biens : essai d’une qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-conformité de la collecte et de la conservation des données de trafic dans la lutte contre les infractions boursières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démystifier les NFT : interrogations juridiques autour d’un phénomène numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Legeais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 4 (dossier 30)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-conformité de la collecte et de la conservation des données de trafic dans la lutte contre les infractions boursières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03964318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démystifier les NFT : interrogations juridiques autour d’un phénomène numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat entre responsable de traitement et sous-traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 04 et 02, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03218352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle bientôt régulée. L’incidence du AI Act dans le secteur financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°3, pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les clauses contractuelles types sont mortes, vive les clauses contractuelles types !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°28, pp.1336</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat entre responsable de traitement et sous-traitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.181</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lignes directrices du Comité européen de la protection des données sur l'interaction entre la DSP2 et le RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel de l’associé unique face à l’injonction de publication des comptes de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert des données hors UE : stop ou encore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 (déconfinement) : avis de la CNIL sur l'application StopCovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : sortir des postures ! Point de vue sur l'avis de la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 05, pp.280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02614656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelle donne en matière de transfert de données personnelles hors Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+              <w:t xml:space="preserve">, 2020, pp.1116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions financières auprès de l'AMF pour les activités sur actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit voisin des éditeurs de presse… ou la négociation biaisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale du droit d'auteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Covid-19 (déconfinement) : avis de la CNIL sur l'application StopCovid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bensamoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, pp.934</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02563256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le statut des prestataires de services sur actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°3, pp.83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection des données à caractère personnel de l'associé unique face à l'injonction de publication des comptes de la société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02983513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">StopCovid : sortir des postures ! Point de vue sur l'avis de la CNIL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bensamoun Alexandra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°5, pp.283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'apport de l'intelligence artificielle à la banque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°6, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au déréférencement : Vraie reconnaissance et faux-semblants !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où sont les femmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">La loi SREN : un texte de plus au millefeuille numérique, so frenchy !</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Debet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.1489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de la protection des données à caractère personnel issu de l'ordonnance n° 2018-1125 du 12 décembre 2018 - Instantané critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°1-2, pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La personnalité juridique de l’IA en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entertainment, droit médias art et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 08, pp.453</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit au déréférencement : Vraie reconnaissance et faux-semblants !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, pp.631</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit voisin des éditeurs de presse dans la Directive sur le droit d’auteur dans le Marché numérique : L’opportunité d’une consécration en question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entertainment, droit médias art et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la French Touch contribue à complexifier l'édifice du droit de l'Union européenne !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°28, pp.1348</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abus de textes peut-il nuire à l'efficacité du droit ? La théorie du millefeuille législatif à l'épreuve de la protection des données à caractère personnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°9, pp.459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confusion en matière de prescription : de la diversité d'appréciation du point de départ de la prescription</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 03, pp.175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de la conciliation entre respect du cautionnement et protection des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 01, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux droits des personnes concernées consacrés par le RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires européennes/Law European &amp; Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du danger de la transmission universelle du passif de la société absorbée à l'égard de la caution de la société absorbante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°6, pp.365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O direito das pessoas interessadas no tratamento de dados pessoais:anotações da situação na França e na Europa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Direito, Estado e Telecomunicações.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, vol.10 (n°1), pp.85-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abus de textes peut-il nuire à l'efficacité du droit ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.459</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'art de la conciliation entre respect du cautionnement et protection des cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n°1, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116569v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profilage dans le RGPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n° 7-8</w:t>
+              <w:t xml:space="preserve">, 2018, n°4, pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09, pp.479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 6</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02216047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Décision prononcée en audience publique le 4 octobre 2041</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.n° 7-8</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du danger de la transmission universelle du passif de la société absorbée à l'égard de la caution de la société absorbante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 06, pp.365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 12</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport du numérique au droit bancaire : l’émergence des FinTechs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de droit bancaire et financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°1, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l’Ubérisation est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Debet</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renforcement des droits de la personne concernée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 05, pp.253</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227369v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Contenus Numériques / Données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 3</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Behar-Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 10</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La liberté de panorama : Stop ou encore ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entertainment, droit médias art et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 4</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inconstitutionnalité du droit de communication des données de connexion reconnu à l'AMF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10, pp.582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n°3</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi l'« ubérisation » est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 03, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier Contenus Numériques Revue Contrats, Concurrence, Consommation - Contenus Numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pucheral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Behar-Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie-Laure Benabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffray Brunaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prescription, disproportion et clauses pénales, le tiercé gagnant de la Chambre commerciale dans son arrêt du 4 mai 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 09, pp.477</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 5, pp.26-50</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 06, pp.318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anne Debet</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01843909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07, pp.396</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obligation d'information annuelle de la caution : l'arme fatale de la caution !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sociétés [Journal des Sociétés]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 07 et 08, pp.435</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02240474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux droits des individus consacrés par la loi pour une République numérique. Quelles innovations ? Quelle articulation avec le Règlement européen ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.497</w:t>
+              <w:t xml:space="preserve">, 2016, 11, pp.525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Certitudes et incertitudes en matière de crowdfunding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2022, n° 4 (dossier 30)</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 05, pp.267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02215375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets Connectés et responsabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 09, pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charge de la preuve de l'épuisement des droits de marque : confirmation de la présomption simple au bénéfice du tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 03, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'extraterritorialité des décisions des autorités de régulation nationales : gage d'efficacité de la protection des données personnelles en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 598, pp.288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02202753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Apple, à son corps défendant, fait à la fois progresser la notion d'usage sérieux de la marque et régresser l'appréciation de la contrefaçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En attendant la marque européenne de certification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 01, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°28, pp.1336</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02227267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 04, pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 04 et 02, pp.181</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit des marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Zolynski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 05, pp.326</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n°3, pp.69</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les moteurs de recherche, maîtres ou esclaves du droit à l'oubli numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.1481</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.181</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transmission du sous-cautionnement à la société absorbante : interrogation autour de la date de naissance d'une créance singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.1024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02214143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la protection des données à caractère personnel en Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42, pp.2788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recours de la caution au cur de la tempête !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, pp.934</w:t>
+              <w:t xml:space="preserve">, 2013, 14, pp.935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...4127 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02213508v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-02213880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cliché d'une harmonisation du droit d'auteur par la CJUE : du grand art !</w:t>
               </w:r>
@@ -6641,1959 +6641,1959 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparaison du droit Roumain et du droit français des sûretés : Droit des sûretés réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les sûretés préférentielles sur les meubles incorporels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sources du droit de la protection des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’influence de la jurisprudence de la CJUE sur la construction du droit des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démystifier les NFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le NFT : Opportunités et Risques d’un objet (juridique) non identifié ? (les intérêts et les enjeux) et La qualification des droits du titulaire de NFT : le NFT aux prises avec le droit des biens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Gouvernance des données à des fins algorithmiques : perspectives comparatistes UAE/UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La conformité au droit à la protection des données lors de l’usage algorithmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bucarest, Roumanie</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de l’Intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il réguler et que penser de la proposition de Règlement de l’UE AI Act</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Abu Dhabi, Émirats arabes unis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incidence de la crise sanitaire sur le traitement des données personnelles dans un cadre de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine de la Digitalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Protección de datos y suministro de contenidos digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La protección de datos personales del consumidor en la economía digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Abu Dhabi, Émirats arabes unis</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulación de los activos digitales (criptomonedas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El blockchain y sus implicaciones jurídicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Lausanne, France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04138266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les actifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le statut des prestataires de services numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Madrid, España</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit européen de la protection des données à caractère personnel à la recherche d’une cohérence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La valeur normative des lignes directrices des autorités de contrôle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Mendoza, Argentina</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Université de Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04119062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Partage et droit du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La patrimonialisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La patrimonialisation des données par le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat entre le responsable de traitement et le sous-traitant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Université de Caen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04119069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et Données personnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intelligence artificielle et la personne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’intelligence artificielle, Sujet ou objet de droit ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment réguler l’intelligence artificielle, séance IA et données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IA et PI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme des sûretés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les recours de la caution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bucarest, Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contracts for the Supply of Digital Content and Digital Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erasure and Portability of personal data as a consequence of termination of contract</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique de la protection des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vision transversale des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04138270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et droit de la preuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison du droit Roumain et du droit français des sûretés : Droit des suretés personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les recours des cautions et des sous-cautions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment réguler l’intelligence artificielle, séance IA et données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IA et PI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L’utilisation de l’IA créé à partir des données</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bucarest, Roumanie</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de la Blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et Objets connectés et Blockchain et régulation étatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bogota, Colombie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116048v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockdays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blockchain et RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Milan, Italy</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme du droit d’auteur en Europe par le prisme du Copyright</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit voisin des éditeurs de presse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brasilia, Brésil</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le profilage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entrée en vigueur du Règlement Général sur la protection des données : quels changements pour les responsables de traitement ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application territorial du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque IODE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...620 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04119077v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04116048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité ou pluralité des sûretés réelles</w:t>
               </w:r>
@@ -8905,51 +8905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gratuité, un concept aux frontières de l'économie et du droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Zolynski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ; Lextenso, 282 p., 2013, Marie-Anne Frison-Roche, 978-2-275-04209-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9354,1158 +9354,1158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04116589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le champ d’application territorial et matériel du RGPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandra Bensamoun and Brunessen Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le règlement général sur la protection des données - Aspects institutionnels et matériels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2020, 9782849344477,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création et économie collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Robin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La propriété intellectuelle en partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.19, 2020, 9782247197422,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La transdisciplinarité du droit du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanges en l'honneur de Michel Vivant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le droit de la pensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.849, 2020, 9782247189021,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04116593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Mare &amp; Martin, 2020, 9782849344477,00</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Base de traitement – Consentement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.143, 2019, 9782247200368,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.19, 2020, 9782247197422,00</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blockchain et objets connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Béhar-Touchais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Blockchain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS, 2019, 9782919211982,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la loi française et articulation des textes français et européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.11, 2019, 9782247200368,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données traitées : NIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.101, 2019, 9782247200368,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sécurité des données – Exception à la notification d’une violation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.143, 2019, 9782247200368,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données traitées : données sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.143, 2019, 9782247200368,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Données traitées : Données de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.85, 2019, 9782247200368,00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04116596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Données traitées : données sensibles</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La régulation de la Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Béhar-Touchais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Martine Béhar-Touchais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Blockchain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS, 2019, 9782919211982,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champ d’application de la Loi informatique et libertés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Martial-Braz and Judith Rochfeld. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau droit français de la protection des données à caractère personnel, spécificités du droit interne au regard du paquet européen « données »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.143, 2019, 9782247200368,00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04116599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Données à caractère personnel – Cadre légal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Jault-Seseke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire IP/IT et Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04377635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le CLOUD Act américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.143, 2019, 9782247200368,00</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Zannotti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des données personnelles Les spécificités du droit français au regard du RGPD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...572 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Zannotti</w:t>
-[...31 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02500754v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">halshs-04116603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats conclus par un objet connectés ?</w:t>
               </w:r>
@@ -10869,51 +10869,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04116609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (21)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -11027,1213 +11027,1275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Repère: Intelligence artificielle - Entre le pire et le meilleur, c'est à l'humain de choisir !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Repère - Réguler, sanctionner… puis simplifier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation numérique - Tous surveillés, même en tongs !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.n° 9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repère: Intelligence artificielle - La vérité… toute la vérité numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repère : DMA - Silence on régule… et sanctionne !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.n° 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'IA : « ni pour, ni contre, bien au contraire ! »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repère: IA - Cheating or not cheating… telle est (désormais) la question</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire - Consentement, cookie walls et architecture du choix : la CNIL contrôle l'interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repère - IA générative - Création musicale : quand l'IA donne le la !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repère : À toute vitesse... pour rester sur place ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés, libertés chéries en 2025 !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notion de données personnelles - Principes fondamentaux du traitement - Donnée personnelle et transparence du traitement : ce que la loi permet, la transparence encadre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.n° 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité programmatique : le consentement en héritage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.n° 7-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire: Fichiers de police - Les sanctions se suivent, les manquements restent… au mépris des droits des personnes concernées !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repère - L'IA : c'est politique !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Commentaire: Fichiers de police - Les sanctions se suivent, les manquements restent… au mépris des droits des personnes concernées !</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que dit l'évolution du numérique de notre monde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.n° 5</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire: Notion de donnée à caractère personnel - La construction prétorienne de la notion de donnée à caractère personnel : entre affirmation personnaliste et approche relative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025, pp.n° 7-8</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commentaire - CNIL, contrôle juridictionnel et gouvernance des données : entre pouvoir discrétionnaire et nouveaux horizons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joyeux anniversaire RGPD !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05063818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA générative ou l'émergence de risques insoupçonnés pour la création !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Martial-Braz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...681 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05063264v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05063818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12380,51 +12442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989480v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989399v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988972v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989358v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989502v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989435v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989457v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989495v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989490v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988946v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989518v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989025v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989006v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988867v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legeais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964316v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116524v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116549v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116548v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116550v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116557v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614656v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116559v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensamoun Alexandra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116556v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116554v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116561v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450198v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227469v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116568v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138245v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116567v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116574v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116564v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240698v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216047v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240729v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429951v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behar-Touchais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227369v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116572v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116571v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240639v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brunaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843909v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240474v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227325v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215375v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227312v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227281v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202753v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227329v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227267v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215390v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214235v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213989v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116033v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116050v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116054v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138270v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116065v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116045v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116042v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116039v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116047v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116059v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119062v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119069v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116049v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116071v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119077v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116069v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116048v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Terryn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116593v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116596v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116600v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116597v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116595v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116599v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;har-Touchais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ayrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377635v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02500754v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zannotti" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116598v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116603v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037857v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273592v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326815v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466399v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037999v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037843v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037968v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326803v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037881v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273638v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037864v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063264v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988867v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martial-Braz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989502v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989435v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989457v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988972v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Debet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989358v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989506v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989480v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989495v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989490v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988946v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063838v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Legeais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04237353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964317v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116548v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116524v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964316v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964318v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116549v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03218352v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116551v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116550v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116552v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116553v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116554v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bensamoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116573v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02563256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116559v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bensamoun Alexandra" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116562v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450198v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116563v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116560v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450075v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Clavier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116565v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116564v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240698v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240676v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116567v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138245v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116569v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116568v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02216047v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Zolynski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227487v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240729v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116571v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227369v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01429951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pucheral" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Anciaux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Behar-Touchais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie-Laure Benabou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116570v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240639v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432544v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffray Brunaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240619v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843909v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02240474v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227325v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Didier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227312v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227281v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202753v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227329v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02227267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214515v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213989v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02214143v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213880v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213508v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213001v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116031v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116050v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116054v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116033v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116034v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138259v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138266v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119062v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116060v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116059v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119069v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116047v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116042v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116045v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116039v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04138270v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116041v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116067v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116048v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116049v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116071v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119077v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046193v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Cl&#233;ment-Fontaine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116545v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Terryn" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488945v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046187v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116588v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116590v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116591v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116589v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116594v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116592v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116593v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116603v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116595v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116597v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116600v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116596v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116604v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine B&#233;har-Touchais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ayrault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Jault-Seseke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377635v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02500754v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Maxwell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Zannotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116605v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116607v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116606v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04116609v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05483838v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528077v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466386v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273905v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273565v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273638v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326815v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466399v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037999v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037843v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273592v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273650v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371160v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326803v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037881v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063818v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063264v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>