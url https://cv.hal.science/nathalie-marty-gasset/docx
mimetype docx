--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -578,295 +578,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Links between Lamb Feed Efficiency and Rumen and Plasma Metabolomic Data</w:t>
+                <w:t xml:space="preserve">Slightly different metabolomic profiles are associated with high or low weight duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Touitou</w:t>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+                <w:t xml:space="preserve">Helene Manse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Bret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Marcon</w:t>
+                <w:t xml:space="preserve">Renaud Domitile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (4), 19 p. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0255707. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12040304⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03657381v1</w:t>
+                <w:t xml:space="preserve">hal-03726460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slightly different metabolomic profiles are associated with high or low weight duck foie gras</w:t>
+                <w:t xml:space="preserve">Evaluation of the Links between Lamb Feed Efficiency and Rumen and Plasma Metabolomic Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bara Lo</w:t>
+                <w:t xml:space="preserve">Florian Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Domitile</w:t>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0255707. </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), 19 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo12040304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726460v1</w:t>
+                <w:t xml:space="preserve">hal-03657381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
@@ -891,51 +891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1025,51 +1025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1133,51 +1133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Metabolomics to Identify Hepatic Biomarkers of Foie Gras Qualities in Duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1254,51 +1254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular markers of mule duck livers after force-feeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1388,51 +1388,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of two weight classes of mule duck “foie gras” at the end of an overfeeding period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1633,1331 +1633,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteome response of fish under multiple stress exposure: Effects of pesticide mixtures and temperature increase</w:t>
+                <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allison Gandar</w:t>
+                <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Molette</w:t>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 184, pp.61-77. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0313-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605971v1</w:t>
+                <w:t xml:space="preserve">hal-01510790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
+                <w:t xml:space="preserve">Proteome response of fish under multiple stress exposure: Effects of pesticide mixtures and temperature increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoannah François</w:t>
+                <w:t xml:space="preserve">Allison Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vignal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Davail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.38. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.61-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0313-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510790v1</w:t>
+                <w:t xml:space="preserve">hal-01605971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allison Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, vol. 23 (n° 4), pp. 3184-3194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of different chilling rates on the quality parameters of mule duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Awde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dalle Zotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94 (12), pp.3015-3024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps/pev300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between Proteolytic Activities and Cooking Loss Variability in Liver Issued from Force-Fed Mule Ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Awde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriengkrai Prahkarnkaeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (14), pp.3262-3268. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf4051057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02636930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteolytic activity alterations resulting from force-feeding in Muscovy and Pekin ducks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sahar Awde</w:t>
+                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poultry Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.920 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3382/ps.2013-03195⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645912v1</w:t>
+                <w:t xml:space="preserve">hal-02645025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+                <w:t xml:space="preserve">Proteolytic activity alterations resulting from force-feeding in Muscovy and Pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Awde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilkesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (11), pp.2997-3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02645025v1</w:t>
+                <w:t xml:space="preserve">hal-02645912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 75 (14), pp.4290-4295. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profile evolution during steatosis development in ducks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poultry Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 91 (1), pp.112-120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3382/ps.2011-01663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Theron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2967,51 +2979,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomics to identify biomarkers of foie gras quality in mule duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3020,137 +3032,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European RFMF, Jan 2020, Toulouse, France. pp.239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3158,767 +3170,767 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of feed efficiency related traits from plasma NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Le Graverand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plasmatic biomarkers of foie gras qualities in duck by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th World's Poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of biomarkers of foie gras in duck: identification by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th World's poultry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Paris, France. pp.517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs plasmatiques et hépatiques de la qualité du foie gras de canard par métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plasmatic and hepatic biomarkers of foie gras quality in duck by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.A. Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatorzièmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Tours, France. pp.635, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic and ruminal metabolomes of lambs divergently selected on residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,73 +3962,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03547250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptose et stéatose hépatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4045,547 +4057,547 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du métabolisme hépatique au cours du gavage et impact sur la fonte lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du type de maïs en gavage et de la durée de jeûne avant abattage sur les caractéristiques biochimiques et génomiques fonctionnelles du foie gras chez le canard mulard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawane El Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Travanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01158739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4595,51 +4607,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4648,163 +4660,163 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4823,73 +4835,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4911,124 +4923,124 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du métabolisme du placenta en fin de gestation entre des truies Large White et des truies Meishan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5036,400 +5048,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04591927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturité fœtale à l'interface fœto-maternelle : contribution des génomes fœtal et maternel et perturbations des métabolismes tissulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaelle Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5448,73 +5460,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5523,628 +5535,628 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1124 p., 2017, 12èmes Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01606333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of fasting period duration before slaughtering on the physiology of fatty liver in overfed ducks: proteomics and transcriptomics analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawane El Kouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rawane El Kouba</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuPA (European Proteomics Association) 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Saint Malo, France. 2013, EuPA 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId151"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6212,51 +6224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F9565621"/>
+    <w:nsid w:val="60342D5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6443,51 +6455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-marty-gasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040304" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domitile" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255707" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.03.048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.569329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Haj Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkesman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252652v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Awde" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalle Zotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev300" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636930v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaeo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4051057" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645912v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03195" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116719v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606019v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-marty-gasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domitile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.03.048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.569329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Haj Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkesman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4PW0R9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Awde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalle Zotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaeo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4051057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>