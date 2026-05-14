--- v1 (2026-04-08)
+++ v2 (2026-05-14)
@@ -126,2856 +126,2856 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metabolomic analysis of the endometrium of Large White and Meishan pigs reveals differences in biological processes during late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12276-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plasma 1H-NMR metabolic and amino acid profiles of newborn piglets from two lines divergently selected for residual feed intake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guilmineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.7127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-34279-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slightly different metabolomic profiles are associated with high or low weight duck foie gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Domitile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (6), pp.e0255707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Links between Lamb Feed Efficiency and Rumen and Plasma Metabolomic Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Touitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (4), 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12040304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of Plasmatic Biomarkers of Foie Gras Qualities in Duck by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.628264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Metabolomics to Identify Hepatic Biomarkers of Foie Gras Qualities in Duck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohre Mozduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.694809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (5), pp.2861-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.0c04232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic analysis of two weight classes of mule duck “foie gras” at the end of an overfeeding period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.569329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cellular markers of mule duck livers after force-feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bara Lo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Manse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bannelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 99 (7), pp.3567-3573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psj.2020.03.048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apoptosis during the development of the hepatic steatosis in force-fed ducks and cooking yield implications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Ben Haj Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilkesman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), pp.2211-2217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pey054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deciphering mechanisms underlying the genetic variation of general production and liver quality traits in the overfed mule duck by pQTL analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoannah François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vignal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Davail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0313-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteome response of fish under multiple stress exposure: Effects of pesticide mixtures and temperature increase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laffaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 184, pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multistress effects on goldfish (Carassius auratus) behavior and metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, vol. 23 (n° 4), pp. 3184-3194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5147-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of different chilling rates on the quality parameters of mule duck fatty liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Awde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sandri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dalle Zotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94 (12), pp.3015-3024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps/pev300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between Proteolytic Activities and Cooking Loss Variability in Liver Issued from Force-Fed Mule Ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Awde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kriengkrai Prahkarnkaeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (14), pp.3262-3268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf4051057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic Analysis of Duck Fatty Liver during Post-Mortem Storage Related to the Variability of Fat Loss during Cooking of &amp;quot;Foie Gras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier D. Viala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (4), pp.920 - 930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf302979q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteolytic activity alterations resulting from force-feeding in Muscovy and Pekin ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Awde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilkesman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (11), pp.2997-3002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2013-03195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Current advances in proteomic analysis of (fatty) liver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Molette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75 (14), pp.4290-4295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprot.2012.04.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proteomic profile evolution during steatosis development in ducks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rémignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poultry Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1), pp.112-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3382/ps.2011-01663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification by proteomic analysis of early post mortem markers involved in the variability in fat loss during cooking of mule duck ‘foie gras’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Theron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Pichereaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (23), pp.12617-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf203058x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan de gestion des données CO-LOcATION Version Finale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman-Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - UMR GenPhySE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009536v1</w:t>
-              </w:r>
-[...2675 lines deleted...]
-                <w:t xml:space="preserve">hal-02647532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2993,103 +2993,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma metabolomics to identify biomarkers of foie gras quality in mule duck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European RFMF, Jan 2020, Toulouse, France. pp.239</w:t>
@@ -3131,90 +3131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 1- fetal placenta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
@@ -3256,64 +3256,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of feed efficiency related traits from plasma NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Marquisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Marie-Etancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3364,90 +3364,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plasmatic biomarkers of foie gras qualities in duck by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3489,90 +3489,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of biomarkers of foie gras in duck: identification by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3614,90 +3614,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de biomarqueurs plasmatiques et hépatiques de la qualité du foie gras de canard par métabolomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohre Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Akbar Masoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Morisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3752,51 +3752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of plasmatic and hepatic biomarkers of foie gras quality in duck by metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Mozduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3873,103 +3873,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmatic and ruminal metabolomes of lambs divergently selected on residual feed intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Touitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Tortereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAP – European Federation of Animal Science 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
@@ -3998,77 +3998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptose et stéatose hépatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rémignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Ben Haj Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4093,103 +4093,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du métabolisme hépatique au cours du gavage et impact sur la fonte lipidique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bara Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Tremblay-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. 1124 p</w:t>
@@ -4270,51 +4270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Travanca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Tours, France. pp.5</w:t>
@@ -4343,103 +4343,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST- Farm Animal Proteomics Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Glasgow, Scotland, United Kingdom</w:t>
@@ -4468,103 +4468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse protéomique du foie gras de canard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saisissez le nom du laboratoire, du service ou du département., Ville service., Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4615,734 +4615,734 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
+                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04126140v1</w:t>
+                <w:t xml:space="preserve">hal-04239517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Liaubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Liaubet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+                <w:t xml:space="preserve">Sébastien Reigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brenaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnès Bonnet</w:t>
+                <w:t xml:space="preserve">Jean Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04239517v1</w:t>
+                <w:t xml:space="preserve">hal-04121651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neonatal metabolic profiling shows relationships between metabolites and biometric phenotypes related to piglet maturity at birth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bailly</w:t>
+                <w:t xml:space="preserve">Comparaison du métabolisme du placenta en fin de gestation entre des truies Large White et des truies Meishan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyssa Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on Pig Reproduction (ICPR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium. 90 (7), p. 732, n°49, 2023</w:t>
+              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121651v1</w:t>
+                <w:t xml:space="preserve">hal-04591927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison du métabolisme du placenta en fin de gestation entre des truies Large White et des truies Meishan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la recherche porcine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591927v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04193451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic study of Large White and Meishan pigs in late gestation: part 2 - sow endometrium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization of the endometrial metabolome in late gestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassim Duprat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Cecile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Congress on Animal Science (EEAP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.37.22</w:t>
+              <w:t xml:space="preserve">International Conference on Pig Reproduction 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04193451v1</w:t>
+                <w:t xml:space="preserve">hal-04126140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maturité fœtale à l'interface fœto-maternelle : contribution des génomes fœtal et maternel et perturbations des métabolismes tissulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alyssa Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendaelle Cardenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques Département Génétique animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
@@ -5371,103 +5371,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phenotyping to predict neonatal maturity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Brenaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure Gress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du départment Génétique Animale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bordeaux, France</w:t>
@@ -5496,103 +5496,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint automatic metabolite identification and quantification of a set of 1H NMR spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Online, France</w:t>
@@ -5621,103 +5621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données &amp;quot;Omic&amp;quot; et compréhension des mécanismes sous-jacents à la production de foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoannah François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Liaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t>
@@ -5785,51 +5785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawane El Kouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bonnefont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bouillier-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5884,103 +5884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanisms of fat loss during cooking of ‘foie gras’: Proteomic analysis of duck fatty liver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Spectrométrie de Masse et d’Analyse Protéomique (SMAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Avignon, France</w:t>
@@ -6009,103 +6009,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic analysis of duck foie gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Theron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Molette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marty-Gasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Pichereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. European Proteomic Association meeting (EuPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Estoril, Portugal. , 2010,  </w:t>
@@ -6224,51 +6224,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="60342D5E"/>
+    <w:nsid w:val="93D18BF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +6455,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-marty-gasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726460v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domitile" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657381v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040304" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905069v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.03.048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.569329" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Haj Yahia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkesman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey054" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605971v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4PW0R9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Awde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalle Zotte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev300" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636930v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaeo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4051057" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03195" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-marty-gasset" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0462-6882" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05461714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gress" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marty-Gasset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Meynadier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12276-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091374v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guilmineau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lefort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Reigner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34279-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bara Lo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Manse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Domitile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255707" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03657381v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Touitou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Tortereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Bret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marcon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12040304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03164965v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akbar Masoudi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohre Mozduri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.628264" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03285768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Arroyo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.694809" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224485v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.0c04232" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265585v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Pichereaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bravo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Manse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.569329" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905069v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bannelier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2020.03.048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818266v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Ben Haj Yahia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkesman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pey054" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510790v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vignal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Davail" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0313-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Gandar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laffaille" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.01.004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1V4PW0R9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Jean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Canal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gilbert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5147-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252652v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Awde" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dalle Zotte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps/pev300" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636930v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriengkrai Prahkarnkaeo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf4051057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645025v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Theron" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Viala" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf302979q" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645912v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2013-03195" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643441v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.04.041" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7JF9NLX0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bax" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2011-01663" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647532v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rossignol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf203058x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009536v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman-Haddad" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807103v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Morisson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591855v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guibert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116719v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marquisseau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marie-Etancelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Graverand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807195v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04807163v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04806963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mozduri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Masoudi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.042" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03547250v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606019v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tremblay-Franco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158739v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawane El Kouba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Travanca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755184v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239517v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brenaut" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121651v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bailly" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04591927v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193451v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Duprat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Bonnefont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796005v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendaelle Cardenas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04239539v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606333v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.itavi.asso.fr/jra/2017" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189875v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouillier-Oudot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721512v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossignol" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>