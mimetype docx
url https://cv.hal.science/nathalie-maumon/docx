--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -387,523 +387,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Valorisation de la voie professionnelle et technique (VVPT) sous le prisme de l’image de marque : agenda de recherche</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Konstanze Lueken</w:t>
+                <w:t xml:space="preserve">La valorisation du label Fairtrade autour d’un business model durable grâce à la réalité virtuelle : une application au cacao sur le marché du commerce équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mantiaba Coulibaly-Ballet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">39ème congrès international de l'Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes (Bretagne, France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214346v1</w:t>
+                <w:t xml:space="preserve">hal-04214336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La masculinité des mondes virtuels : le phénomène de changement de sexe des consommatrices au travers de l’avatar comme bouclier au harcèlement subi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les outils de la réalité virtuelle comme réponse aux spécificités des Gen-zers : une application par la pédagogie expérientielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Panthéon-ASSAS, LARGEPA, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214338v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les outils de la réalité virtuelle comme réponse aux spécificités des Gen-zers : une application par la pédagogie expérientielle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214343v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport au numérique des enseignants durant la continuité pédagogique : lycée professionnel, technologique ou général, quelles influences sur les pratiques enseignantes ?</w:t>
+                <w:t xml:space="preserve">La Valorisation de la voie professionnelle et technique (VVPT) sous le prisme de l’image de marque : agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+                <w:t xml:space="preserve">Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+                <w:t xml:space="preserve">Fabien Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Chaplier</w:t>
+                <w:t xml:space="preserve">Céline Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducamp</w:t>
+                <w:t xml:space="preserve">Konstanze Lueken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Faire résultat(s) dans les recherches en sciences de l’éducation, EFTS, 5-7 juin, 2023, Toulouse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833897v1</w:t>
+                <w:t xml:space="preserve">hal-04214346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation du label Fairtrade autour d’un business model durable grâce à la réalité virtuelle : une application au cacao sur le marché du commerce équitable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La masculinité des mondes virtuels : le phénomène de changement de sexe des consommatrices au travers de l’avatar comme bouclier au harcèlement subi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès international de l'Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing, May 2023, Vannes (Bretagne, France), France</w:t>
+              <w:t xml:space="preserve">Journée de recherche Web 3, Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Panthéon-ASSAS, LARGEPA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214336v1</w:t>
+                <w:t xml:space="preserve">hal-04214338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UN RENOUVEAU DES ACTIVITES PEDAGOGIQUES AU TRAVERS DES OUTILS DE LA REALITE VIRTUELLE : UNE ADAPTATION A LA SPECIFICITE DES GEN-ZERS PAR LA PEDAGOGIE EXPERIENTIELLE</w:t>
               </w:r>
@@ -971,90 +971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chaplier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1086,640 +1086,640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wine tourism next-gen: a case study of a virtual reality implementation in a wine cooperative in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI LEA, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03841749v1</w:t>
+                <w:t xml:space="preserve">hal-04047610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’état des croyances des étudiants en Master MEEF INSPÉ TOP pour une formation plus ajustée</w:t>
+                <w:t xml:space="preserve">Essai sur la décroissance :Une confrontation des perspectives émique/étique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Olibet</w:t>
+                <w:t xml:space="preserve">Gaspard Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">Workshop Organisations et sciences de gestion à l’épreuve de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP Paris, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047642v1</w:t>
+                <w:t xml:space="preserve">hal-04047605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder le sujet de la décroissance dans nos formations ? Une approche du concept à partir des perceptions des consommateurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du Développement Durable des apprenants en filière professionnelle tertiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desperts Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">Conférence Anthropocène et Management, Repenser la gestion à l’heure de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGTO, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047627v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur la décroissance :Une confrontation des perspectives émique/étique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+                <w:t xml:space="preserve">L’état des croyances des étudiants en Master MEEF INSPÉ TOP pour une formation plus ajustée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Olibet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Organisations et sciences de gestion à l’épreuve de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP Paris, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047605v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du Développement Durable des apprenants en filière professionnelle tertiaire ?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Anthropocène et Management, Repenser la gestion à l’heure de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGTO, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047679v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine tourism next-gen: a case study of a virtual reality implementation in a wine cooperative in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bédé</w:t>
+                <w:t xml:space="preserve">Comment aborder le sujet de la décroissance dans nos formations ? Une approche du concept à partir des perceptions des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Crises, défis, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRINI LEA, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047610v1</w:t>
+                <w:t xml:space="preserve">hal-04047627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressentis au rapport au numérique durant la continuité pédagogique : une étude comparative entre les SHS et DEG via les résultats de l’enquête RA-EDiCOViD.</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food coop as the height of the « consumer governmentality continuum »: discussion and avenues for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité scientifique et crédibilité sociétale : comment changer la représentation sociale du marketing ? Une approche par la pédagogie du marketing pour une évolution de ses pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Pratique(s) Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dauphine Université Paris PLS, Jun 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2109,325 +2109,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission :</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle au service de l’expérience de consommation oenotouristique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Academy of Wine Business Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jan 2019, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">6ème Conférence de l’Association Francophone du Management du Tourisme (AFMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE de Perpignan, May 2019, Perpigan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047139v1</w:t>
+                <w:t xml:space="preserve">hal-04047166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives de consommateurs : une analyse à travers le prisme de la gouvernance et de la viabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ième Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th Academy of Wine Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jan 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228692v1</w:t>
+                <w:t xml:space="preserve">hal-04047139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle au service de l’expérience de consommation oenotouristique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Massa</w:t>
+                <w:t xml:space="preserve">Les coopératives de consommateurs : une analyse à travers le prisme de la gouvernance et de la viabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Conférence de l’Association Francophone du Management du Tourisme (AFMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE de Perpignan, May 2019, Perpigan, France</w:t>
+              <w:t xml:space="preserve">35ième Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047166v1</w:t>
+                <w:t xml:space="preserve">hal-03228692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine industry in the era of the virtuality: an answer to the expectations of Gen-Zers?</w:t>
               </w:r>
@@ -3278,90 +3278,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marketing à l’aune des représentations sociales de la notion de décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (318), pp.63-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3924,51 +3924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intention du consommateur de s'immerger dans les mondes virtuels : l'influence de la présence d'interactions sociales, de la persistance et de l'avatar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université Nice Sophia Antipolis, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013NICE0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214346v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Humeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze Lueken" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214338v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047642v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Olibet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jolivet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047605v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047679v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allenou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baudier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desperts Laurence" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047610v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047139v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047166v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04712661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04297830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04284985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8277-4_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Humeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze Lueken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allenou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desperts Laurence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Olibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04712661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04297830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04284985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8277-4_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>