--- v1 (2026-04-12)
+++ v2 (2026-05-11)
@@ -883,843 +883,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04214338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UN RENOUVEAU DES ACTIVITES PEDAGOGIQUES AU TRAVERS DES OUTILS DE LA REALITE VIRTUELLE : UNE ADAPTATION A LA SPECIFICITE DES GEN-ZERS PAR LA PEDAGOGIE EXPERIENTIELLE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Maumon</w:t>
+                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche Web 3 Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris Panthéon-ASSAS, LARGEPA, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214341v1</w:t>
+                <w:t xml:space="preserve">hal-04400594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l’adaptabilité au numérique des enseignants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+                <w:t xml:space="preserve">UN RENOUVEAU DES ACTIVITES PEDAGOGIQUES AU TRAVERS DES OUTILS DE LA REALITE VIRTUELLE : UNE ADAPTATION A LA SPECIFICITE DES GEN-ZERS PAR LA PEDAGOGIE EXPERIENTIELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pour quoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaures UMR EFTS, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée de recherche Web 3 Métavers et Management : nouveaux enjeux théoriques et nouvelles pratiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris Panthéon-ASSAS, LARGEPA, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400594v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wine tourism next-gen: a case study of a virtual reality implementation in a wine cooperative in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Bédé</w:t>
+                <w:t xml:space="preserve">Essai sur la décroissance :Une confrontation des perspectives émique/étique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Crises, défis, innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRINI LEA, Jun 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop Organisations et sciences de gestion à l’épreuve de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCP Paris, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047610v1</w:t>
+                <w:t xml:space="preserve">hal-04047605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai sur la décroissance :Une confrontation des perspectives émique/étique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+                <w:t xml:space="preserve">Quelles sont les représentations sociales du Développement Durable des apprenants en filière professionnelle tertiaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Allenou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Baudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desperts Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Organisations et sciences de gestion à l’épreuve de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCP Paris, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence Anthropocène et Management, Repenser la gestion à l’heure de l’Anthropocène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGTO, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047605v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles sont les représentations sociales du Développement Durable des apprenants en filière professionnelle tertiaire ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Desperts Laurence</w:t>
+                <w:t xml:space="preserve">Wine tourism next-gen: a case study of a virtual reality implementation in a wine cooperative in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Anthropocène et Management, Repenser la gestion à l’heure de l’Anthropocène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LGTO, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque « Crises, défis, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRINI LEA, Jun 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047679v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’état des croyances des étudiants en Master MEEF INSPÉ TOP pour une formation plus ajustée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Olibet</w:t>
+                <w:t xml:space="preserve">Comment aborder le sujet de la décroissance dans nos formations ? Une approche du concept à partir des perceptions des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspard Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047642v1</w:t>
+                <w:t xml:space="preserve">hal-04047627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’état des croyances des étudiants en Master MEEF INSPÉ TOP pour une formation plus ajustée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Olibet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841749v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder le sujet de la décroissance dans nos formations ? Une approche du concept à partir des perceptions des consommateurs</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effet des disciplines sur l'adaptabilité au numérique des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carminatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Carnus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chaplier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées INSPE Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inspe de Montpellier et Inpse Toulouse Occitanie Pyrénées, Jun 2022, Cap d'Adge, France</w:t>
+              <w:t xml:space="preserve">Journées internationales d’étude (Pratiques d’enseignement – apprentissage en période de pandémie : entre continuité pédagogique et rupture professionnelle), Université Toulouse Jean Jaurès &amp; Université de Genève, les 30 juin et 1er juillet 2022.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047627v1</w:t>
+                <w:t xml:space="preserve">hal-03841749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressentis au rapport au numérique durant la continuité pédagogique : une étude comparative entre les SHS et DEG via les résultats de l’enquête RA-EDiCOViD.</w:t>
               </w:r>
@@ -1938,51 +1938,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food coop as the height of the « consumer governmentality continuum »: discussion and avenues for research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Albouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2046,51 +2046,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Légitimité scientifique et crédibilité sociétale : comment changer la représentation sociale du marketing ? Une approche par la pédagogie du marketing pour une évolution de ses pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Pratique(s) Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dauphine Université Paris PLS, Jun 2020, Paris (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2204,230 +2204,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission :</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Massa</w:t>
+                <w:t xml:space="preserve">Les coopératives de consommateurs : une analyse à travers le prisme de la gouvernance et de la viabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Albouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Academy of Wine Business Research Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of Wine Business Research, Jan 2019, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">35ième Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04047139v1</w:t>
+                <w:t xml:space="preserve">hal-03228692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives de consommateurs : une analyse à travers le prisme de la gouvernance et de la viabilité</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ziad Malas</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bédé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Maumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ième Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">11th Academy of Wine Business Research Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of Wine Business Research, Jan 2019, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03228692v1</w:t>
+                <w:t xml:space="preserve">hal-04047139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine industry in the era of the virtuality: an answer to the expectations of Gen-Zers?</w:t>
               </w:r>
@@ -3278,90 +3278,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un marketing à l’aune des représentations sociales de la notion de décroissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Maumon  de Longevialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lapeyre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Éric Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspard Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 5 (318), pp.63-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4164,51 +4164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Humeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze Lueken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214341v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047610v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047605v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jolivet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047679v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allenou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baudier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desperts Laurence" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047642v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Olibet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047139v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04712661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04297830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04284985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8277-4_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05409096v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mantiaba Coulibaly-Ballet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093366v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Garcia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carminatti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Falcon de Longevialle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743088v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214343v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Alvarez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Maumon  de Longevialle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chaplier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Grimal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Humeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstanze Lueken" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214338v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400594v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Carnus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214341v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Jolivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric R&#233;my" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047679v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allenou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baudier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desperts Laurence" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047610v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047627v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047642v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Olibet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047553v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047538v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Albouy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047514v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Massa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228692v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04205181v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Maumon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047087v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047072v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158611v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Boyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158603v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116346v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;d&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Fiorello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047045v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04712661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2024.40" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04297830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cahier-du-crini.170" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04284985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Massa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951382v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.054.0083" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047699v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-8277-4_7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01121535v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01241759v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013NICE0034" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>