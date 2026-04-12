--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -311,265 +311,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision-support system to predict grape berry quality and wine potential for a Chenin vineyard</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: From Molecular Composition to Sensory Attributes of Odor Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107167⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (22), pp.7888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27227888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815449v1</w:t>
+                <w:t xml:space="preserve">hal-03882929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: From Molecular Composition to Sensory Attributes of Odor Objects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A decision-support system to predict grape berry quality and wine potential for a Chenin vineyard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27 (22), pp.7888. </w:t>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.107167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27227888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2022.107167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882929v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Criteria Reverse Engineering for Food: Genesis and Ongoing Advances</w:t>
               </w:r>
@@ -951,1366 +951,1366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and relative humidity influence the ripening descriptors of Camembert-type cheeses throughout ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+                <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Philippe Abbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Picque</w:t>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8916⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195508v1</w:t>
+                <w:t xml:space="preserve">hal-01535300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535350v1</w:t>
+                <w:t xml:space="preserve">hal-01188323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01535300v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and relative humidity influence the ripening descriptors of Camembert-type cheeses throughout ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Guillemin</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-21. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (2), pp.1325 - 1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188323v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Descamps</w:t>
+                <w:t xml:space="preserve">Claire Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195497v1</w:t>
+                <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mackie</w:t>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195504v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using a complex system approach to address world challenges in Food and Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">H. G. J. van Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. A. Foegeding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. J. Windhab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. van Der Linden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.20-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01140004v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a complex system approach to address world challenges in Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. G. J. van Mil</w:t>
+                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. A. Foegeding</w:t>
+                <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. J. Windhab</w:t>
+                <w:t xml:space="preserve">Sebastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564687v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complex system approach to address world challenges in food and agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harald  G. J. van Mil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allen E Foegeding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erich J. Windhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik van Der Linden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 40 (1), pp.20 - 32. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tifs.2014.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 25, pp.67-77. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.003⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2013.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195498v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter elicitation in probabilistic graphical models for modelling multi-scale food complex systems</w:t>
               </w:r>
@@ -2542,103 +2542,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A viability approach to control food processes: Application to a Camembert cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expert knowledge integration to model complex food processes. Application on the camembert cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global modelling of the Camembert-type cheese ripening process by coupling heterogeneous knowledge with dynamic Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,381 +3895,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chenin Decision Help System to Predict Grape Berries Maturity and Anticipate Wine Potentialities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Picque</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Guerin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chenin Blanc International Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Journée Visu 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244890v1</w:t>
+                <w:t xml:space="preserve">hal-02737033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the improvement of food flavour analysis: Modelling chemical and sensory data and expert knowledge integration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Chenin Decision Help System to Predict Grape Berries Maturity and Anticipate Wine Potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Eisenach, Germany. 17 p</w:t>
+              <w:t xml:space="preserve">Chenin Blanc International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788681v1</w:t>
+                <w:t xml:space="preserve">hal-04244890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the improvement of food flavour analysis: Modelling chemical and sensory data and expert knowledge integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
+              <w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Eisenach, Germany. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737033v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02788681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Visual Exploration of Model Simulations by Multiple Types of Experts</w:t>
               </w:r>
@@ -4927,51 +4927,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02266291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
+                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Barnabe</w:t>
@@ -5006,328 +5006,328 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607872v1</w:t>
+                <w:t xml:space="preserve">hal-01607681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIDeOGraM : an interactive evolutionary modelling tool</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennial International Conference on Artificial Evolution (EA-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607681v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive knowledge integration in modelling for food sustainability : challenges and prospects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive evolutionary modelling of living complex food systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI Workshop on Designing Sustainable Food Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference GECCO' 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3067695.3075992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604947v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
               </w:r>
@@ -5529,77 +5529,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling competition phenomena in a dairy oil-in-water emulsion using hybrid kinetic Monte Carlo simulations (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5648,277 +5648,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
+              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739639v1</w:t>
+                <w:t xml:space="preserve">hal-01598169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion (présentation orale)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Coupling deterministic and random sequential approaches for structure and texture prediction of a dairy oil-in-water emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
+              <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01598169v1</w:t>
+                <w:t xml:space="preserve">hal-02739639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative coevolution for agrifood process modeling</w:t>
               </w:r>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLVE 2011 International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bourglinster, Luxembourg. pp.247-287, </w:t>
@@ -6038,103 +6038,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling stochastic and deterministic approaches for multiscale reconstruction of a dairy oil-in-water emulsion (présentation orale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
@@ -6176,77 +6176,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food model exploration through evolutionary optimisation coupled with visualisation: Application to the prediction of a milk gel structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6278,528 +6278,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748036v1</w:t>
+                <w:t xml:space="preserve">hal-00840747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athenes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840747v1</w:t>
+                <w:t xml:space="preserve">hal-02748036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Della Valle</w:t>
+                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Destercke</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Louchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00611959v1</w:t>
+                <w:t xml:space="preserve">hal-00642307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Louchet</w:t>
+                <w:t xml:space="preserve">Knowledge Engineering, a Useful Tool for Integrating Food Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Destercke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Kansou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Biannual International Conference on Artificial Evolution (EA-2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">6 CIGR - 6th International Symposium on “Towards a Sustainable Food Chain: Food Process, Bioprocessing and Food Quality Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642307v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00611959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une intégration des connaissances pour une meilleure compréhension des procédés alimentaires</w:t>
               </w:r>
@@ -6880,77 +6880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,286 +6995,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réseaux Bayésiens dynamiques pour intégrer les connaissances relatives aux procédés alimentaires (application au processus d'affinage)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The viability theory to control complex food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294528v1</w:t>
+                <w:t xml:space="preserve">hal-02753778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
+                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
+              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753985v1</w:t>
+                <w:t xml:space="preserve">hal-02815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Bayesian Networks for Modelling Food Processing: Application to the Cheese Ripening Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7319,614 +7332,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability theory to control complex food processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753778v1</w:t>
+                <w:t xml:space="preserve">hal-02753985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+                <w:t xml:space="preserve">Analyse des formes de transition vers des agricultures plus écologiques : les cas de l’agriculture biologique et de la protection intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Dinabio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815527v1</w:t>
+                <w:t xml:space="preserve">hal-02824078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des formes de transition vers des agricultures plus écologiques : les cas de l’agriculture biologique et de la protection intégrée</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Meynard</w:t>
+                <w:t xml:space="preserve">Les réseaux Bayésiens dynamiques pour intégrer les connaissances relatives aux procédés alimentaires (application au processus d'affinage)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bellon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dinabio : Développement &amp; innovation en agriculture biologique. Colloque national</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Montpellier, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824078v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic Bayesian Network to represent a ripening process of a soft mould cheese.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation et enrichissement interactifs d'un apprentissage automatique des paramètres d'un réseau bayésien dynamique appliqué aux procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFRB 2008 - 4èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302126v1</w:t>
+                <w:t xml:space="preserve">hal-00259891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et enrichissement interactifs d'un apprentissage automatique des paramètres d'un réseau bayésien dynamique appliqué aux procédés alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic Bayesian Network to represent a ripening process of a soft mould cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB 2008 - 4èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85565-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00259891v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis in food engineering involving imprecision and randomness</w:t>
               </w:r>
@@ -8001,51 +8001,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
@@ -8053,120 +8053,107 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508155v1</w:t>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
@@ -8174,107 +8161,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
+                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
@@ -8288,90 +8288,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
+              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521537v1</w:t>
+                <w:t xml:space="preserve">hal-01508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des sous-ensembles flous au génie de la réaction lors du séchage de produits alimentaires à láir chaud</w:t>
               </w:r>
@@ -8409,51 +8409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,90 +8760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9561,90 +9561,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine learning for agri-food processes: 4 learning from data, human knowledge and interactions| Book chapter Part of ISBN: 9780323984836 Current developments in biotechnology and bioengineering 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bezerianos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9692,51 +9692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OOPS, the Ontology for Odor Perceptual Space: from molecular composition to sensory attributes of odor objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10137,51 +10137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2A1C16E"/>
+    <w:nsid w:val="48BF8F42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10368,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mejean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/7005219001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8916" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564687v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. J. van Mil" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Foegeding" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Windhab" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Linden" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald  G. J. van Mil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen E Foegeding" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich J. Windhab" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.07.005" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.01.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Sicard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8B5W92-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP8SRCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.11.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKL7Q4NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00237-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7X5B9WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villiere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857095763.1.200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1213610" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mejean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/7005219001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. J. van Mil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Foegeding" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Windhab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Linden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald  G. J. van Mil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen E Foegeding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich J. Windhab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.01.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Sicard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8B5W92-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP8SRCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.11.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKL7Q4NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00237-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7X5B9WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villiere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857095763.1.200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1213610" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>