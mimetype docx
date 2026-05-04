--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -951,839 +951,839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 32, pp.208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01535300v1</w:t>
+                <w:t xml:space="preserve">hal-01535350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and relative humidity influence the ripening descriptors of Camembert-type cheeses throughout ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Guillemin</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (2), pp.1325 - 1335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2014-8916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188323v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to :&amp;quot;Food model exploration through evolutionary optimization coupled with visualization: Application to the prediction of a milk gel structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A decision support system coupling fuzzy logic and probabilistic graphical approaches for the agri-food industry: prediction of grape berry maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (7), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0134373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535350v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and relative humidity influence the ripening descriptors of Camembert-type cheeses throughout ripening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A probabilistic graphical model for describing the grape berry maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Abbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Noelle Leclercq-Perlat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniel Picque</w:t>
+                <w:t xml:space="preserve">Herve Guillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Electronics in Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118, pp.124-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compag.2015.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2014-8916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195508v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
+                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Surel</w:t>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Foucquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mackie</w:t>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Garnier</w:t>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195504v1</w:t>
+                <w:t xml:space="preserve">hal-01140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling geometric analysis and viability theory for system exploration: Application to a living food system</w:t>
+                <w:t xml:space="preserve">Composition and structure of interface impacts texture of O/W emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+                <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Martin</w:t>
+                <w:t xml:space="preserve">A. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Reuillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+                <w:t xml:space="preserve">Catherine Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (12), pp.18-28. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (1), pp.3 - 9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2014.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2013.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01140004v1</w:t>
+                <w:t xml:space="preserve">hal-01195504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a complex system approach to address world challenges in Food and Agriculture</w:t>
               </w:r>
@@ -1929,51 +1929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2188,77 +2188,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 25, pp.28-39. </w:t>
@@ -2406,303 +2406,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for dynamic modelling of bread dough kneading based on artificial neural network</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A viability approach to control food processes: Application to a Camembert cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 26, pp.512-524. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.01.011⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2011.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000846v1</w:t>
+                <w:t xml:space="preserve">hal-01004225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A viability approach to control food processes: Application to a Camembert cheese ripening process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new method for dynamic modelling of bread dough kneading based on artificial neural network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra B. Lamrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Della Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian C. Trelea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 23 (2), pp.312 - 319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2011.07.007⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 26, pp.512-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2012.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01004225v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ingénierie des Connaissances, un outil pour intégrer les connaissances sur les procédés de la chaîne alimentaire et aider à la décision.</w:t>
               </w:r>
@@ -2816,299 +2816,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00764369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expert knowledge integration to model complex food processes. Application on the camembert cheese ripening process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
+                <w:t xml:space="preserve">Toward the integration of expert knowledge and instrumental data to control food processes: Application to Camembert-type cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette M. Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noelle M. N. Leclercq-Perlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2011.03.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (1), pp.1 - 13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2009-2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01004343v1</w:t>
+                <w:t xml:space="preserve">hal-01000997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the integration of expert knowledge and instrumental data to control food processes: Application to Camembert-type cheese ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette M. Sicard</w:t>
+                <w:t xml:space="preserve">Expert knowledge integration to model complex food processes. Application on the camembert cheese ripening process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Leclerc-Perlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie N. Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Georges G. Corrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38 (9), pp.11804 - 11812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2011.03.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2009-2984⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01000997v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01004343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and analysis of complex food systems: State of the art and new trends</w:t>
               </w:r>
@@ -3133,51 +3133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric C. Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. P. Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3237,51 +3237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a global modelling of the Camembert-type cheese ripening process by coupling heterogeneous knowledge with dynamic Bayesian networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3637,51 +3637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Mauris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 64, pp.497-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3753,51 +3753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3895,381 +3895,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+                <w:t xml:space="preserve">A Chenin Decision Help System to Predict Grape Berries Maturity and Anticipate Wine Potentialities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Chabin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Picque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Méjean</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Visu 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
+              <w:t xml:space="preserve">Chenin Blanc International Congress 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737033v1</w:t>
+                <w:t xml:space="preserve">hal-04244890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chenin Decision Help System to Predict Grape Berries Maturity and Anticipate Wine Potentialities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Guerin</w:t>
+                <w:t xml:space="preserve">Towards the improvement of food flavour analysis: Modelling chemical and sensory data and expert knowledge integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thomas-Danguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mejean-Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chenin Blanc International Congress 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Eisenach, Germany. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244890v1</w:t>
+                <w:t xml:space="preserve">hal-02788681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the improvement of food flavour analysis: Modelling chemical and sensory data and expert knowledge integration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation interactive en agro-alimentaire: l’outilLiDeoGraM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Wartburg symposium on flavour chemistry and biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Eisenach, Germany. 17 p</w:t>
+              <w:t xml:space="preserve">Journée Visu 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02788681v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploratory Study on Visual Exploration of Model Simulations by Multiple Types of Experts</w:t>
               </w:r>
@@ -4461,234 +4461,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a perspective based on Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
+              <w:t xml:space="preserve">FOODSIM'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02192521v1</w:t>
+                <w:t xml:space="preserve">hal-02786708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a perspective based on Artificial Intelligence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human in the loop for modelling food and biological systems: a novel perspective coupling artificial intelligence and life science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Tonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Barnabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOODSIM'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">10. International Conference on Simulation and Modelling in the Food and Bio-Industry, FOODSIM 2018. Eurosis, 2018.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Ghent, Belgium. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786708v1</w:t>
+                <w:t xml:space="preserve">hal-02192521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDeOGraM: an interactive evolutionary modelling tool</w:t>
               </w:r>
@@ -5084,51 +5084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,51 +5307,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01607872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
+                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
@@ -5369,97 +5369,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM'2016</w:t>
+              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01366587v1</w:t>
+                <w:t xml:space="preserve">hal-02482084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Systems in Food Science: Human Factor Issues</w:t>
+                <w:t xml:space="preserve">Food science : human factor Iisues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Tonda</w:t>
@@ -5477,73 +5477,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Boukhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FoodSIM 2016, 9th bi-annual International Conference on Modelling and Simulation in Food Engineering</w:t>
+              <w:t xml:space="preserve">FoodSIM'2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482084v1</w:t>
+                <w:t xml:space="preserve">hal-01366587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling competition phenomena in a dairy oil-in-water emulsion using hybrid kinetic Monte Carlo simulations (présentation orale)</w:t>
               </w:r>
@@ -5680,77 +5680,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Model Foods to Food Models - The DREAM Project International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, University of Ljubijana, Slovenia. pp.84</w:t>
@@ -5805,77 +5805,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan-Cristian I.-C. Trelea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The DREAM Project International Conference From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Caractérisation et Elaboration des Produits Issus de l'Agriculture (1008)., Jun 2013, Nantes, France. 108 p</w:t>
@@ -5956,51 +5956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLVE 2011 International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bourglinster, Luxembourg. pp.247-287, </w:t>
@@ -6090,51 +6090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioan Cristian Tréléa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWLP - 13th European Workshop on Lignocellulosics and Pulp</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Haifa, Israel</w:t>
@@ -6189,64 +6189,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Paolo Tonda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6278,325 +6278,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+                <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Foucquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Surel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Riaublanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athenes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.profoo.2011.09.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840747v1</w:t>
+                <w:t xml:space="preserve">hal-02748036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the formation of fat droplet interface during homogenisation in order to describe the texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gaucel</w:t>
+                <w:t xml:space="preserve">The complex system science for optimal strategy of management of a food system: the camembert cheese ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Surel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Salma Mesmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Lutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Alavarez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Congress on Engineering and Food (ICEF11)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congres of Engineering and Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Athène, Greece. pp.325-331</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748036v1</w:t>
+                <w:t xml:space="preserve">hal-00840747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual analysis of population scatterplots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Lutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6880,77 +6880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal viable path search for a cheese ripening process using a multi-objective EA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Mesmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Reuillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6995,472 +6995,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The viability theory to control complex food processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Dynamic Bayesian Networks for Modelling Food Processing: Application to the Cheese Ripening Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baudrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
+              <w:t xml:space="preserve">8th World Congress of Chemichal Engineering 09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753778v1</w:t>
+                <w:t xml:space="preserve">hal-01294519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
+                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815527v1</w:t>
+                <w:t xml:space="preserve">hal-02753985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Bayesian Networks for Modelling Food Processing: Application to the Cheese Ripening Process</w:t>
+                <w:t xml:space="preserve">Dynamic neural networks versus dynamic Bayesian networks to model microbial behaviours during the cheese ripening process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Chemichal Engineering 09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Annual meeting of European Federation of Food Science &amp; Technology (EFFoST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294519v1</w:t>
+                <w:t xml:space="preserve">hal-02815527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a knowledge integration for representing food processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The viability theory to control complex food processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Perrot</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Reuillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourgine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom. 171 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753985v1</w:t>
+                <w:t xml:space="preserve">hal-02753778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des formes de transition vers des agricultures plus écologiques : les cas de l’agriculture biologique et de la protection intégrée</w:t>
               </w:r>
@@ -7567,51 +7567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux Bayésiens dynamiques pour intégrer les connaissances relatives aux procédés alimentaires (application au processus d'affinage)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7656,277 +7656,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation et enrichissement interactifs d'un apprentissage automatique des paramètres d'un réseau bayésien dynamique appliqué aux procédés alimentaires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A dynamic Bayesian Network to represent a ripening process of a soft mould cheese.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFRB 2008 - 4èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.265-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85565-1_33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00259891v1</w:t>
+                <w:t xml:space="preserve">hal-01302126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic Bayesian Network to represent a ripening process of a soft mould cheese.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation et enrichissement interactifs d'un apprentissage automatique des paramètres d'un réseau bayésien dynamique appliqué aux procédés alimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Knowledge-Based and Intelligent Information &amp; Engineering Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JFRB 2008 - 4èmes Journées Francophones sur les Réseaux Bayésiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-85565-1_33⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01302126v1</w:t>
+                <w:t xml:space="preserve">hal-00259891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty analysis in food engineering involving imprecision and randomness</w:t>
               </w:r>
@@ -8001,165 +8001,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517243v1</w:t>
+                <w:t xml:space="preserve">hal-01508155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of the quality of food products during drying. A fuzzy set based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8167,293 +8180,280 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Congress on Chemical Engineering (ECCE 1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Florence, Italy. pp.2691-2694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling with words - A new way in food engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Food quality degradation model based upon fuzzy kinetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International Congress on Engineering and Food (ICEF7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Brighton, United Kingdom. 600 p</w:t>
+              <w:t xml:space="preserve">COST-915 Copernicus CIPA-CT94--0120 workshop on Food Quality Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1997, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508155v1</w:t>
+                <w:t xml:space="preserve">hal-01517243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des sous-ensembles flous au génie de la réaction lors du séchage de produits alimentaires à láir chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bonazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis F. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bimbenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrès français de génie des procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Paris, France. 144 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8760,90 +8760,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the formation of the lipid droplet interface and networks during an emulsion of a milk gel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Foucquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Gaucel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Surel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Riaublanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9842,51 +9842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Buche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Delaplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Della Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Wuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baudrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6914, INRIA. 2009, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10137,51 +10137,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48BF8F42"/>
+    <w:nsid w:val="E1FC41A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10368,51 +10368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mejean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/7005219001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195508v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8916" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. J. van Mil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Foegeding" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Windhab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Linden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald  G. J. van Mil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen E Foegeding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich J. Windhab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000846v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.01.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Sicard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2984" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8B5W92-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP8SRCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.11.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKL7Q4NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00237-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7X5B9WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753778v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villiere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857095763.1.200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1213610" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-mejean" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3795-0838" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/7005219001" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04336187v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean Perrot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Tonda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Lutton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thomas-Danguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2023908" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882929v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27227888" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815449v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mejean-Perrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Brunetti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107167" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rallou Thomopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baudrit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boukhelifa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12393-018-9186-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607608v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barnabe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chabin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Duri-Bechemilh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.09.015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269357v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Perrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo de Vries" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald G. J. van Mil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2015.10.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535350v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaucel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195508v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sicard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian Trelea" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Picque" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2014-8916" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brousset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Abbal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guillemin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0134373" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535300v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2015.08.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7NM4WRK6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Mesmoudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alvarez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Reuillon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2014.09.013" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Surel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Foucquier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mackie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2013.06.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01564687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. G. J. van Mil" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. A. Foegeding" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J. Windhab" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. van Der Linden" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195498v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Paolo Tonda" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gaucel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M8NLTQ37-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald  G. J. van Mil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen E Foegeding" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich J. Windhab" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik van Der Linden" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2014.07.005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195497v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2013.12.003" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric C. Baudrit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Wuillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Perrot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2012.09.012" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-52LPMLPL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004225v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2011.07.007" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WR8FJ8S6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000846v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra B. Lamrini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Della Valle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian C. Trelea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2012.01.011" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00764369v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Della Valle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Kansou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/h2xr-ft10" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000997v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette M. Sicard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Noelle M. N. Leclercq-Perlat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Corrieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2009-2984" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004343v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Leclerc-Perlat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2011.03.068" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TK3LG5B0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000973v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan-Cristian I.-C. Trelea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. P. Bourgine" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2011.03.008" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170294v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.12.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F24D78V0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195453v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Helias" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2009.01.031" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM8B5W92-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663348v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dubois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2008.02.013" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFP8SRCN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583793v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ioannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mauris" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2003.11.017" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JKL7Q4NP-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688102v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Trichard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Decloux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-0114(96)00237-0" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7X5B9WG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guerin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788681v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737033v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;jean" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02005699v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bezerianos" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Trelea" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3290605.3300874" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482095v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192521v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Fonseca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_14" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607681v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604947v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607872v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3075992" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482084v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Cristian Tr&#233;l&#233;a" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Luttton" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739639v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barri&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32726-1_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749117v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748036v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.profoo.2011.09.107" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840747v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Alavarez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00642307v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00611959v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Destercke" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783852v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourgine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753985v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815527v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753778v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lamine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meynard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bellon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294528v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85565-1_33" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QRNB11CF-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259891v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752237v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonazzi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Courtois" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bimbenet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517243v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513288v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957072v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Roche" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chabin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villiere" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Symoneaux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Cadot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulon-Leroy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rioux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charnomordic" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195488v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Anton" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Evolutionary+Algorithms+for+Food+Science+and+Technology-p-9781848218130" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482108v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G&#233;not" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793203v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourgine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystam" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810899v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1533/9780857095763.1.200" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02931042v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Villi&#232;re" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Eslami" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1213610" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298862v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806510v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delaplace" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00381681v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>