--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -72,1908 +72,2042 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on the Endothelial Glycocalyx in Heart Failure with Preserved Ejection Fraction</w:t>
+                <w:t xml:space="preserve">Hyaluronan and Syndecan‐1: Linking Glycocalyx Degradation to Development and Progression of Heart Failure With Preserved Ejection Fraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estela Rocha‐oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 15 (6), pp.e044788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00410.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.125.044788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312269v1</w:t>
+                <w:t xml:space="preserve">hal-05554890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Between Endothelial Alterations, Cardiac Function, and Outcomes From Health to Heart Failure: Insight From the STANISLAS, MEDIA‐DHF, and BIOSTAT‐CHF Cohorts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Updates on the Endothelial Glycocalyx in Heart Failure with Preserved Ejection Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+                <w:t xml:space="preserve">Luca Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Monzo</w:t>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (11), pp.e040179. </w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/JAHA.124.040179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00410.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05093944v1</w:t>
+                <w:t xml:space="preserve">hal-05312269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resolvin D2 – GPR18 axis is expressed in human coronary atherosclerosis and transduces atheroprotection in apolipoprotein E deficient mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association Between Endothelial Alterations, Cardiac Function, and Outcomes From Health to Heart Failure: Insight From the STANISLAS, MEDIA‐DHF, and BIOSTAT‐CHF Cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bardin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hildur Arnardottir</w:t>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115075⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (11), pp.e040179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/JAHA.124.040179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04020850v1</w:t>
+                <w:t xml:space="preserve">hal-05093944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased atherosclerotic plaque in AOC3 knock-out in ApoE−/− mice and characterization of AOC3 in atherosclerotic human coronary arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The resolvin D2 – GPR18 axis is expressed in human coronary atherosclerosis and transduces atheroprotection in apolipoprotein E deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven-Christian Pawelzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Filip</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bardin</w:t>
+                <w:t xml:space="preserve">Hildur Arnardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.848680⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201 (11), pp.115075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836482v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the semicarbazide-sensitive amine oxidase in articular cartilage: its role in terminal differentiation of chondrocytes in rat and human</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased atherosclerotic plaque in AOC3 knock-out in ApoE−/− mice and characterization of AOC3 in atherosclerotic human coronary arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soraya Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Filip</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Jalkanen</w:t>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.340⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.848680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.848680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452314v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple two dimensional culture method to study the hypertrophic differentiation of rat articular chondrocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Filip</w:t>
+                <w:t xml:space="preserve">Expression of the semicarbazide-sensitive amine oxidase in articular cartilage: its role in terminal differentiation of chondrocytes in rat and human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+                <w:t xml:space="preserve">S. Jalkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-141252⟩</w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.1223-1234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452244v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia inhibits semicarbazide-sensitive amine oxidase activity in adipocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple two dimensional culture method to study the hypertrophic differentiation of rat articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Repessé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gérard Chetrite</w:t>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2015.04.011⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.S87-S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-141252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01746775v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxic Culture Conditions for Mesenchymal Stromal/Stem Cells from Wharton's Jelly: A Critical Parameter to Consider in a Therapeutic Context</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+                <w:t xml:space="preserve">Hypoxia inhibits semicarbazide-sensitive amine oxidase activity in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Repessé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chetrite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.58 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2015.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452711v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between semicarbazide-sensitive amine oxidase, a regulator of the glucose transporter, and elastic lamellae thinning during experimental cerebral aneurysm development: laboratory investigation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hypoxic Culture Conditions for Mesenchymal Stromal/Stem Cells from Wharton's Jelly: A Critical Parameter to Consider in a Therapeutic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Reppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talar Margossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sibon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Layale Yaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.306-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00161899v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of adipose tissue enlargement in rats chronically treated with semicarbazide-sensitive amine oxidase and monoamine oxidase inhibitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association between semicarbazide-sensitive amine oxidase, a regulator of the glucose transporter, and elastic lamellae thinning during experimental cerebral aneurysm development: laboratory investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Darret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Carpéné</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Daniel Lamaziere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phrs.2008.04.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.558-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/JNS/2008/108/3/0558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00420913v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00161899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Semicarbazide-Sensitive Amine Oxidase Expression by Tumor Necrosis Factor-α in Adipocytes: Functional Consequences on Glucose Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Limitation of adipose tissue enlargement in rats chronically treated with semicarbazide-sensitive amine oxidase and monoamine oxidase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carpéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Abello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsa Iffiú-Soltész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.426-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2008.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/jpet.102.044420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000840v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00420913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide AF and FF Modulation of Adipocyte Metabolism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Semicarbazide-Sensitive Amine Oxidase Expression by Tumor Necrosis Factor-α in Adipocytes: Functional Consequences on Glucose Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lefrère</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadija El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M205084200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 304 (3), pp.1197-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.102.044420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03271280v1</w:t>
+                <w:t xml:space="preserve">hal-04000840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semicarbazide-Sensitive Amine Oxidase in Vascular Smooth Muscle Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Moldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Andreani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pairault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 22 (1), pp.89-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/hq0102.101550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Neuropeptide AF and FF Modulation of Adipocyte Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (42), pp.39169-39178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M205084200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Semicarbazide-sensitive amine oxidase activation promotes adipose conversion of 3T3-L1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Moldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 358 (2), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/0264-6021:3580335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,114 +2117,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semicarbazide-sensitive amine oxydase : son rôle dans la différenciation cellulaire des chondrocytes et des cellules musculaires lisses vasculaires et son implication dans des pathologies articulaires et cardiovasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université de Lorraine, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId83"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2237,51 +2371,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahangiri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00410.2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05093944v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.040179" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020850v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Christian Pawelzik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Arnardottir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115075" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836482v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filip" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Taleb" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.848680" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452314v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jalkanen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.340" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452244v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141252" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746775v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Repess&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chetrite" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.04.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV5WN51S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452711v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Margossian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00161899v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Darret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Daniel Lamaziere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/JNS/2008/108/3/0558" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420913v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Abello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Iffi&#250;-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2008.04.005" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MD01BF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000840v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hadri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.044420" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000834v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Andreani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pairault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hq0102.101550" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3580335" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751265v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0244" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Rocha&#8208;oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahangiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.044788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00410.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05093944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.040179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Christian Pawelzik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Arnardottir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.848680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jalkanen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Repess&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chetrite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.04.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV5WN51S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Margossian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00161899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Darret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Daniel Lamaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/JNS/2008/108/3/0558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Abello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Iffi&#250;-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2008.04.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MD01BF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.044420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Andreani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pairault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hq0102.101550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3580335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>