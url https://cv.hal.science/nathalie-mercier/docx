--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -240,177 +240,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updates on the Endothelial Glycocalyx in Heart Failure with Preserved Ejection Fraction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPR18 Deletion in Mice Inversely Affects Vasoactive Signaling and Passive Biomechanical Properties of the Thoracic Aorta and Femoral Artery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Monzo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guerci</w:t>
+                <w:t xml:space="preserve">Sofie de Moudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameziane Herzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Damien Lourenco Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Bäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/ajpheart.00410.2025⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 27 (2), pp.841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms27020841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05312269v1</w:t>
+                <w:t xml:space="preserve">hal-05615567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Between Endothelial Alterations, Cardiac Function, and Outcomes From Health to Heart Failure: Insight From the STANISLAS, MEDIA‐DHF, and BIOSTAT‐CHF Cohorts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -419,1695 +419,1963 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Monzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Heart Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (11), pp.e040179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1161/JAHA.124.040179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The resolvin D2 – GPR18 axis is expressed in human coronary atherosclerosis and transduces atheroprotection in apolipoprotein E deficient mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hildur Arnardottir</w:t>
+                <w:t xml:space="preserve">Vascular Bed‐Specific Endothelial Dysfunction and Age‐Dependent Circadian Hypertension in Mice Lacking the Resolvin D2 Receptor GPR18</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofie de Moudt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Sitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc‐damien Lourenco-Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.202503386R⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04020850v1</w:t>
+                <w:t xml:space="preserve">hal-05615556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased atherosclerotic plaque in AOC3 knock-out in ApoE−/− mice and characterization of AOC3 in atherosclerotic human coronary arteries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
+                <w:t xml:space="preserve">Updates on the Endothelial Glycocalyx in Heart Failure with Preserved Ejection Fraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bardin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Monzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.848680⟩</w:t>
+              <w:t xml:space="preserve">AJP - Heart and Circulatory Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpheart.00410.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03836482v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of the semicarbazide-sensitive amine oxidase in articular cartilage: its role in terminal differentiation of chondrocytes in rat and human</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The resolvin D2 – GPR18 axis is expressed in human coronary atherosclerosis and transduces atheroprotection in apolipoprotein E deficient mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bianchi</w:t>
+                <w:t xml:space="preserve">Matthieu Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Feve</w:t>
+                <w:t xml:space="preserve">Sven-Christian Pawelzik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Jalkanen</w:t>
+                <w:t xml:space="preserve">Ali Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hildur Arnardottir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.340⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201 (11), pp.115075. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2022.115075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452314v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple two dimensional culture method to study the hypertrophic differentiation of rat articular chondrocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Increased atherosclerotic plaque in AOC3 knock-out in ApoE−/− mice and characterization of AOC3 in atherosclerotic human coronary arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+                <w:t xml:space="preserve">Soraya Taleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+                <w:t xml:space="preserve">Rümeyza Bascetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Jahangiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 25 (1), pp.S87-S102. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.848680. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-141252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.848680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452244v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03836482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia inhibits semicarbazide-sensitive amine oxidase activity in adipocytes</w:t>
+                <w:t xml:space="preserve">Expression of the semicarbazide-sensitive amine oxidase in articular cartilage: its role in terminal differentiation of chondrocytes in rat and human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Repessé</w:t>
+                <w:t xml:space="preserve">A. Filip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Moldes</w:t>
+                <w:t xml:space="preserve">A. Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Muscat</w:t>
+                <w:t xml:space="preserve">A. Bianchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Vatier</w:t>
+                <w:t xml:space="preserve">B. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Chetrite</w:t>
+                <w:t xml:space="preserve">S. Jalkanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 411, pp.58 - 66. </w:t>
+              <w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (7), pp.1223-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mce.2015.04.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joca.2016.01.340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746775v1</w:t>
+                <w:t xml:space="preserve">hal-01452314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxic Culture Conditions for Mesenchymal Stromal/Stem Cells from Wharton's Jelly: A Critical Parameter to Consider in a Therapeutic Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple two dimensional culture method to study the hypertrophic differentiation of rat articular chondrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Filip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bianchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Reppel</w:t>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talar Margossian</w:t>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layale Yaghi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.S87-S102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-141252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01452711v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association between semicarbazide-sensitive amine oxidase, a regulator of the glucose transporter, and elastic lamellae thinning during experimental cerebral aneurysm development: laboratory investigation.</w:t>
+                <w:t xml:space="preserve">Hypoxia inhibits semicarbazide-sensitive amine oxidase activity in adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Sibon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+                <w:t xml:space="preserve">Xavier Repessé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Darret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Daniel Lamaziere</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adeline Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Chetrite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3171/JNS/2008/108/3/0558⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 411, pp.58 - 66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mce.2015.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00161899v1</w:t>
+                <w:t xml:space="preserve">hal-01746775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limitation of adipose tissue enlargement in rats chronically treated with semicarbazide-sensitive amine oxidase and monoamine oxidase inhibitors.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hypoxic Culture Conditions for Mesenchymal Stromal/Stem Cells from Wharton's Jelly: A Critical Parameter to Consider in a Therapeutic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Reppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talar Margossian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layale Yaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmacological Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Current Stem Cell Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.306-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00420913v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Semicarbazide-Sensitive Amine Oxidase Expression by Tumor Necrosis Factor-α in Adipocytes: Functional Consequences on Glucose Transport</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Association between semicarbazide-sensitive amine oxidase, a regulator of the glucose transporter, and elastic lamellae thinning during experimental cerebral aneurysm development: laboratory investigation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Sibon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fève</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Darret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacolley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Daniel Lamaziere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/jpet.102.044420⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 108 (3), pp.558-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3171/JNS/2008/108/3/0558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04000840v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00161899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semicarbazide-Sensitive Amine Oxidase in Vascular Smooth Muscle Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Limitation of adipose tissue enlargement in rats chronically treated with semicarbazide-sensitive amine oxidase and monoamine oxidase inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Carpéné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Abello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsuzsa Iffiú-Soltész</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pairault</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmacological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (6), pp.426-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phrs.2008.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/hq0102.101550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04000834v1</w:t>
+                <w:t xml:space="preserve">inserm-00420913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptide AF and FF Modulation of Adipocyte Metabolism</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+                <w:t xml:space="preserve">Regulation of Semicarbazide-Sensitive Amine Oxidase Expression by Tumor Necrosis Factor-α in Adipocytes: Functional Consequences on Glucose Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Camelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Fève</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M205084200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 304 (3), pp.1197-1208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/jpet.102.044420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03271280v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semicarbazide-Sensitive Amine Oxidase in Vascular Smooth Muscle Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Hadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Moldes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Andreani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pairault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 22 (1), pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/hq0102.101550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04000834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropeptide AF and FF Modulation of Adipocyte Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lefrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Coppet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Camelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soazig Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 277 (42), pp.39169-39178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M205084200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Semicarbazide-sensitive amine oxidase activation promotes adipose conversion of 3T3-L1 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marthe Moldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Hadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 358 (2), pp.335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/0264-6021:3580335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04000830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2117,114 +2385,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La semicarbazide-sensitive amine oxydase : son rôle dans la différenciation cellulaire des chondrocytes et des cellules musculaires lisses vasculaires et son implication dans des pathologies articulaires et cardiovasculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Filip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human health and pathology. Université de Lorraine, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LORR0244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2371,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Rocha&#8208;oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahangiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.044788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00410.2025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05093944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.040179" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020850v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Christian Pawelzik" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Arnardottir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115075" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filip" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Taleb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.848680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452314v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jalkanen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.340" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141252" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746775v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Repess&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chetrite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.04.011" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV5WN51S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Margossian" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00161899v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Darret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Daniel Lamaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/JNS/2008/108/3/0558" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Abello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Iffi&#250;-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2008.04.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MD01BF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000840v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hadri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.044420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000834v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Andreani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pairault" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hq0102.101550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000830v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3580335" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751265v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0244" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05554890v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Rocha&#8208;oliveira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lagrange" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Jahangiri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baudry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.125.044788" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05615567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie de Moudt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameziane Herzine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Damien Lourenco Rodrigues" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Collin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus B&#228;ck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms27020841" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05093944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mercier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Monzo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/JAHA.124.040179" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05615556v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Sitek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc&#8208;damien Lourenco-Rodrigues" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lagrange" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202503386R" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05312269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00410.2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020850v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bardin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven-Christian Pawelzik" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hildur Arnardottir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2022.115075" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Filip" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Taleb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#252;meyza Bascetin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.848680" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452314v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filip" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinzano" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bianchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Feve" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jalkanen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2016.01.340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452244v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bianchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacolley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141252" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01746775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Repess&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Moldes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Muscat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vatier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chetrite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2015.04.011" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV5WN51S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452711v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talar Margossian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layale Yaghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00161899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Sibon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Darret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Daniel Lamaziere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3171/JNS/2008/108/3/0558" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420913v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Carp&#233;n&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Abello" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsa Iffi&#250;-Solt&#233;sz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F&#232;ve" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phrs.2008.04.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-73MD01BF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000840v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Hadri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.102.044420" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Andreani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pairault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/hq0102.101550" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03271280v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lefr&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Camelin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soazig Le Lay" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M205084200" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/0264-6021:3580335" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LORR0244" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>